--- v0 (2026-05-23)
+++ v1 (2026-09-22)
@@ -4275,51 +4275,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>замена принудительных работ лишением свободы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>невозможность выполнения данной работы в связи с состоянием здоровья осужденного либо в связи с сокращением объема работ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6010. Удержания из заработной платы осужденных к принудительным работам</w:t>
+        <w:t>Статья 60.10. Удержания из заработной платы осужденных к принудительным работам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Из заработной платы осужденных к принудительным работам производятся удержания в размере, установленном приговором суда. (В редакции Федерального закона от 23.06.2014 № 163-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Возмещение осужденными к принудительным работам расходов по их содержанию производится после удовлетворения всех требований взыскателей в порядке, установленном Федеральным законом от 2 октября 2007 года № 229-ФЗ "Об исполнительном производстве"</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4327,148 +4327,148 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В исправительных центрах осужденным к принудительным работам выплачивается не менее 25 процентов от начисленной им заработной платы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Осужденный к принудительным работам вправе обращаться в суд с ходатайством о снижении размера удержаний из заработной платы в случае ухудшения его материального положения. Решение о снижении размера удержаний выносится с учетом всех доходов осужденного к принудительным работам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6011. Обязанности администрации исправительного центра</w:t>
+        <w:t>Статья 60.11. Обязанности администрации исправительного центра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Администрация исправительного центра ведет учет осужденных к принудительным работам; осуществляет регистрацию и снятие с регистрационного учета по месту пребывания осужденных к принудительным работам граждан Российской Федерации или постановку на миграционный учет и снятие с миграционного учета по месту пребывания осужденных к принудительным работам иностранных граждан и лиц без гражданства; разъясняет порядок и условия отбывания наказания; организует бытовое устройство осужденных к принудительным работам; обеспечивает соблюдение порядка и условий отбывания наказания; осуществляет надзор за осужденными и принимает меры по предупреждению нарушений установленного порядка отбывания наказания; проводит с осужденными воспитательную работу; применяет предусмотренные статьями 6013 и 6014 настоящего Кодекса меры поощрения и взыскания; ведет работу по подготовке осужденных к принудительным работам к освобождению. (В редакции Федерального закона от 30.12.2012 № 313-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок исполнения обязанностей, указанных в части первой настоящей статьи, определяется настоящим Кодексом, а также нормативными правовыми актами федерального органа исполнительной власти, осуществляющего функции по выработке и реализации государственной политики и нормативно-правовому регулированию в сфере исполнения уголовных наказаний</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6012. Воспитательная работа с осужденными к принудительным работам</w:t>
+        <w:t>Статья 60.12. Воспитательная работа с осужденными к принудительным работам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>С осужденными к принудительным работам администрацией исправительного центра проводится воспитательная работа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Активное участие осужденных к принудительным работам в проводимых мероприятиях воспитательного характера поощряется и учитывается при применении к ним предусмотренных статьями 6013 и 6014 настоящего Кодекса мер поощрения и взыскания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Воспитательная работа с осужденными к принудительным работам проводится с учетом индивидуальных особенностей личности и обстоятельств совершенных ими преступлений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6013. Меры поощрения, применяемые к осужденным к принудительным работам</w:t>
+        <w:t>Статья 60.13. Меры поощрения, применяемые к осужденным к принудительным работам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>За хорошее поведение и добросовестное отношение к труду администрацией исправительного центра к осужденным к принудительным работам могут применяться следующие меры поощрения: а) благодарность; б) досрочное снятие ранее наложенного взыскания; в) предоставление возможности выезда за пределы исправительного центра в границах муниципального образования, на территории которого он расположен, в выходные и праздничные дни.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6014. Меры взыскания, применяемые к осужденным к принудительным работам</w:t>
+        <w:t>Статья 60.14. Меры взыскания, применяемые к осужденным к принудительным работам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>К осужденным к принудительным работам, допустившим нарушения порядка и условий отбывания принудительных работ, администрацией исправительного центра могут применяться следующие меры взыскания: а) выговор; б) отмена права проживания с семьей на арендованной или собственной жилой площади; (В редакции Федерального закона от 13.06.2023 № 211-ФЗ) в) водворение в помещение для нарушителей на срок до 15 суток.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6015. Нарушения порядка и условий отбывания принудительных работ</w:t>
+        <w:t>Статья 60.15. Нарушения порядка и условий отбывания принудительных работ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Нарушениями порядка и условий отбывания принудительных работ являются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Злостными нарушениями порядка и условий отбывания принудительных работ являются:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4630,51 +4630,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>самовольное без уважительных причин оставление территории исправительного центра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>несвоевременное (свыше 24 часов) возвращение к месту отбывания наказания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6016. Порядок применения мер поощрения и взыскания к осужденным к принудительным работам</w:t>
+        <w:t>Статья 60.16. Порядок применения мер поощрения и взыскания к осужденным к принудительным работам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение о применении к осужденным к принудительным работам предусмотренных статьями 6013 и 6014 настоящего Кодекса мер поощрения и взыскания выносится в письменной форме</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>При применении мер взыскания к осужденному к принудительным работам, предусмотренных статьей 6014 настоящего Кодекса, учитываются обстоятельства совершения нарушения, личность и его предыдущее поведение. Налагаемое взыскание должно соответствовать тяжести и характеру совершенного нарушения. Взыскание налагается не позднее 10 суток со дня обнаружения нарушения, а если в связи с нарушением производилась проверка - со дня ее окончания, но не позднее 30 суток со дня совершения нарушения. Взыскание исполняется немедленно, а в случае болезни осужденного, выезда за пределы исправительного центра либо в иных исключительных случаях - не позднее 30 суток со дня его наложения</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4704,51 +4704,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Если в течение года со дня отбытия взыскания осужденный к принудительным работам не будет подвергнут новому взысканию, он считается не имеющим взыскания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Правом применения предусмотренных статьями 6013 и 6014 настоящего Кодекса мер поощрения и взыскания пользуется в полном объеме начальник исправительного центра или лицо, его замещающее</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6017. Уклонение от отбывания принудительных работ</w:t>
+        <w:t>Статья 60.17. Уклонение от отбывания принудительных работ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Уклоняющимся от отбывания принудительных работ признается осужденный к принудительным работам:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Осужденный, уклонившийся от отбывания принудительных работ (за исключением осужденного, уклонившегося от получения предписания, указанного в части второй статьи 602 настоящего Кодекса, и осужденного, не прибывшего к месту отбывания принудительных работ в установленный предписанием срок), объявляется в розыск администрацией исправительного центра и подлежит задержанию на срок до 48 часов. Данный срок может быть продлен судом до 30 суток</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4789,163 +4789,163 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>не возвратившийся в исправительный центр по истечении разрешенного срока выезда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>самовольно оставивший исправительный центр, место работы и (или) место проживания, определенные администрацией исправительного центра, на срок свыше 24 часов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6018. Надзор за осужденными к принудительным работам и меры по предупреждению нарушений порядка и условий отбывания принудительных работ</w:t>
+        <w:t>Статья 60.18. Надзор за осужденными к принудительным работам и меры по предупреждению нарушений порядка и условий отбывания принудительных работ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Надзор за отбыванием наказания осужденными к принудительным работам осуществляется администрацией исправительного центра и состоит в наблюдении и контроле за поведением осужденных в исправительном центре и по месту работы, а также в иных местах их пребывания. Порядок осуществления надзора, в том числе за осужденными, работающими у индивидуальных предпринимателей, определяется федеральным органом исполнительной власти, осуществляющим функции по выработке и реализации государственной политики и нормативно-правовому регулированию в сфере исполнения уголовных наказаний, по согласованию с Генеральной прокуратурой Российской Федерации. (В редакции Федерального закона от 03.04.2023 № 102-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если поведение осужденного к принудительным работам создает угрозу жизни или здоровью окружающих либо самого осужденного, а также в целях недопущения с его стороны противоправных действий такой осужденный по решению администрации исправительного центра может быть помещен в безопасное помещение для краткосрочного содержания осужденных сроком до 24 часов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6019. Технические средства надзора и контроля</w:t>
+        <w:t>Статья 60.19. Технические средства надзора и контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Администрация исправительного центра вправе использовать аудиовизуальные, электронные и иные технические средства надзора и контроля для предупреждения преступлений, нарушений порядка и условий отбывания принудительных работ и для получения необходимой информации о поведении осужденных к принудительным работам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Администрация исправительного центра обязана под расписку уведомлять осужденных к принудительным работам о применении технических средств надзора и контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Перечень технических средств надзора и контроля определяется Правительством Российской Федерации. Порядок применения технических средств надзора и контроля определяется федеральным органом исполнительной власти, осуществляющим функции по выработке и реализации государственной политики и нормативно-правовому регулированию в сфере исполнения уголовных наказаний</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6020. Материальная ответственность осужденных к принудительным работам</w:t>
+        <w:t>Статья 60.20. Материальная ответственность осужденных к принудительным работам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае причинения во время отбывания принудительных работ материального ущерба государству или физическим и юридическим лицам осужденные к принудительным работам несут материальную ответственность в порядке и в размерах, предусмотренных законодательством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Осужденный к принудительным работам возмещает прямой действительный ущерб, причиненный по его вине исправительному центру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Неправильно удержанные суммы за причиненный материальный ущерб подлежат возврату осужденному к принудительным работам в установленном законодательством Российской Федерации порядке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 6021. Обязательное социальное страхование осужденных к принудительным работам</w:t>
+        <w:t>Статья 60.21. Обязательное социальное страхование осужденных к принудительным работам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Осужденные к принудительным работам, привлеченные к труду, подлежат обязательному социальному страхованию в порядке, установленном Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Осужденные к принудительным работам, утратившие трудоспособность в период отбывания принудительных работ, имеют право на возмещение ущерба в случаях и в порядке, которые предусмотрены законодательством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12389,51 +12389,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>ОСВОБОЖДЕНИЕ ОТ ОТБЫВАНИЯ НАКАЗАНИЯ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 172. Основания освобождения от отбывания наказания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Основаниями освобождения от отбывания наказания являются: а) отбытие срока наказания, назначенного по приговору суда; б) отмена приговора суда с прекращением дела производством; в) условно-досрочное освобождение от отбывания наказания; г) замена неотбытой части наказания более мягким видом наказания; д) помилование или амнистия; е) тяжелая болезнь или инвалидность; ж) иные основания, предусмотренные законом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1721. Уведомление потерпевшего или его законного представителя</w:t>
+        <w:t>Статья 172.1. Уведомление потерпевшего или его законного представителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Об освобождении осужденного от отбывания наказания в виде лишения свободы администрация учреждения, исполняющего наказание, обязана не позднее чем за 30 дней до дня освобождения, а при досрочном освобождении осужденного - в день освобождения направить соответствующее уведомление потерпевшему или его законному представителю при наличии в личном деле осужденного копии определения или постановления суда об уведомлении потерпевшего или его законного представителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>О направлении в суд представления администрации учреждения, исполняющего наказание, или ходатайства осужденного об условно-досрочном освобождении, о замене ему неотбытой части наказания в виде лишения свободы более мягким видом наказания или об отсрочке отбывания наказания администрация учреждения, исполняющего наказание, обязана в день направления указанного представления или ходатайства в суд направить потерпевшему или его законному представителю соответствующее уведомление при наличии в личном деле осужденного копии определения или постановления суда об уведомлении потерпевшего или его законного представителя. (Дополнение статьей - Федеральный закон от 28.12.2013 № 432-ФЗ) (В редакции Федерального закона от 30.03.2015 № 62-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12526,51 +12526,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Осужденному, освобожденному от отбывания наказания вследствие отмены приговора в связи с прекращением уголовного дела, начальником учреждения или органа, исполняющего наказание, разъясняются его права на восстановление имущественных, трудовых, жилищных и иных утраченных на время отбывания наказания прав. В документе об освобождении указанному осужденному приносятся официальные извинения от имени государства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>Освобождение от отбывания наказания лица, призванного на военную службу по мобилизации или в военное время в Вооруженные Силы Российской Федерации либо заключившего в период мобилизации, в период военного положения или в военное время контракт о прохождении военной службы в Вооруженных Силах Российской Федерации, осуществляется досрочно по основаниям, предусмотренным федеральным законом, при поступлении в учреждение или орган, исполняющие наказание, соответствующего обращения командования воинской части (учреждения) либо личного обращения указанного лица. (Дополнение частью - Федеральный закон от 24.06.2023 № 269-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1731. Установление административного надзора в отношении лица, освобождаемого из мест лишения свободы</w:t>
+        <w:t>Статья 173.1. Установление административного надзора в отношении лица, освобождаемого из мест лишения свободы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В отношении совершеннолетнего лица, освобождаемого из мест лишения свободы, если это лицо отбывало наказание за совершение преступления при опасном или особо опасном рецидиве преступлений, либо за совершение преступления против половой неприкосновенности и половой свободы несовершеннолетнего, либо за совершение тяжкого или особо тяжкого преступления, предусмотренного пунктом "л" части второй статьи 105, пунктом "е" части второй статьи 111, пунктом "з" части второй статьи 117, частью четвертой статьи 150 (в случае совершения преступления по мотивам политической, идеологической, расовой, национальной или религиозной ненависти или вражды либо по мотивам ненависти или вражды в отношении какой-либо социальной группы), статьями 205 - 2055, 206, 208, 2101, 211, 220, 221, 277 - 279, 282 - 2823, 295, 317, 357, 360 и 361 Уголовного кодекса Российской Федерации, либо за совершение в период нахождения под административным надзором преступления, за которое это лицо осуждено к лишению свободы и направлено к месту отбывания наказания, судом устанавливается административный надзор в соответствии с федеральным законом. (В редакции федеральных законов от 28.05.2017 № 102-ФЗ, от 13.06.2023 № 232-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В отношении совершеннолетнего лица, освобождаемого из мест лишения свободы и отбывавшего наказание за совершение тяжкого или особо тяжкого преступления либо преступления при рецидиве преступлений или умышленного преступления в отношении несовершеннолетнего, либо двух и более преступлений, предусмотренных частью первой статьи 228, статьей 2283, частью первой статьи 231, частью первой статьи 2341 Уголовного кодекса Российской Федерации, за исключением преступлений, указанных в части первой настоящей статьи, судом устанавливается административный надзор в соответствии с федеральным законом в случае, если это лицо в период отбывания наказания в местах лишения свободы признавалось злостным нарушителем установленного порядка отбывания наказания. (В редакции Федерального закона от 29.07.2017 № 252-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12969,51 +12969,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>По достижении ребенком четырнадцатилетнего возраста или в случае смерти ребенка уголовно-исполнительная инспекция по месту жительства осужденного с учетом характера и степени общественной опасности совершенного преступления, поведения осужденного, его отношения к воспитанию ребенка, отбытого и неотбытого сроков наказания направляет в суд представление об освобождении осужденного от отбывания наказания или оставшейся части наказания либо о замене оставшейся неотбытой части наказания более мягким видом наказания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае соблюдения осужденным условий отсрочки отбывания наказания и его исправления уголовно-исполнительная инспекция вносит в суд представление о сокращении срока отсрочки отбывания наказания и об освобождении осужденного от отбывания наказания или оставшейся части наказания со снятием судимости. При этом указанное представление не может быть внесено ранее истечения срока, равного сроку наказания, отбывание которого было отсрочено. (Статья в редакции Федерального закона от 21.02.2010 № 16-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1781. Отсрочка отбывания наказания осужденным, признанным в установленном порядке больным наркоманией, и контроль за соблюдением условий отсрочки отбывания наказания</w:t>
+        <w:t>Статья 178.1. Отсрочка отбывания наказания осужденным, признанным в установленном порядке больным наркоманией, и контроль за соблюдением условий отсрочки отбывания наказания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Осужденному, которому впервые назначено наказание в виде лишения свободы за совершение преступления, предусмотренного частью первой статьи 228, частью первой статьи 231 и статьей 233 Уголовного кодекса Российской Федерации, признанному больным наркоманией и изъявившему перед судом желание добровольно пройти курс лечения от наркомании, а также медико-социальную реабилитацию, суд может предоставить отсрочку отбывания наказания до окончания курса лечения от наркомании и медико-социальной реабилитации, но не более чем на пять лет. (В редакции Федерального закона от 20.12.2017 № 409-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Исполнение определения суда об отсрочке отбывания наказания возлагается на уголовно-исполнительную инспекцию по месту жительства осужденного, в которую направляется копия такого определения</w:t>
       </w:r>
     </w:p>
     <w:p>