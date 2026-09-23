--- v0 (2026-05-23)
+++ v1 (2026-09-23)
@@ -3497,51 +3497,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Руководитель органа или организации прокуратуры, которому стало известно о возникновении у подчиненного ему работника личной заинтересованности, которая приводит или может привести к конфликту интересов, подлежит увольнению в связи с утратой доверия также в случае непринятия мер по предотвращению и (или) урегулированию конфликта интересов, стороной которого является подчиненный ему работник, в порядке, установленном законодательством Российской Федерации, регламентирующим вопросы прохождения службы в органах прокуратуры, за исключением случаев, установленных федеральными законами. (В редакции федеральных законов от 21.07.2014 № 233-ФЗ, от 10.07.2023 № 286-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Сведения о применении к работникам взысканий в виде увольнения в связи с утратой доверия за совершение коррупционных правонарушений включаются органами и организациями прокуратуры, в которых работники проходили службу, в реестр лиц, уволенных в связи с утратой доверия, предусмотренный статьей 15 Федерального закона от 25 декабря 2008 года № 273-ФЗ "О противодействии коррупции". (Дополнение пунктом - Федеральный закон от 01.07.2017 № 132-ФЗ) (Дополнение статьей - Федеральный закон от 21.11.2011 № 329-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 4110. Порядок применения взысканий за коррупционные правонарушения</w:t>
+        <w:t>Статья 41.10. Порядок применения взысканий за коррупционные правонарушения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Взыскания, предусмотренные статьями 418 и 419 настоящего Федерального закона, применяются в порядке, установленном пунктами 2 - 9 статьи 417 настоящего Федерального закона, с учетом особенностей, установленных настоящей статьей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Взыскания, предусмотренные статьями 418 и 419 настоящего Федерального закона, применяются на основании доклада о результатах проверки, проведенной подразделением кадровой службы соответствующего органа прокуратуры по профилактике коррупционных и иных правонарушений или в соответствии со статьей 134 Федерального закона от 25 декабря 2008 года № 273-ФЗ "О противодействии коррупции" уполномоченным подразделением Администрации Президента Российской Федерации, а в случае, если доклад о результатах проверки направлялся в комиссию по соблюдению требований к служебному поведению федеральных государственных служащих и урегулированию конфликта интересов (аттестационную комиссию), - и на основании рекомендации указанной комиссии. С согласия работника и при условии признания им факта совершения коррупционного правонарушения взыскание, за исключением увольнения в связи с утратой доверия, может быть применено на основании доклада подразделения кадровой службы соответствующего органа прокуратуры по профилактике коррупционных и иных правонарушений о совершении коррупционного правонарушения, в котором излагаются фактические обстоятельства его совершения, и письменного объяснения такого работника. (В редакции федеральных законов от 03.08.2018 № 307-ФЗ, от 13.06.2023 № 258-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>