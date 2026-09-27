--- v0 (2026-05-23)
+++ v1 (2026-09-27)
@@ -838,176 +838,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Подведомственное предприятие и уполномоченная организация по желанию заявителей оформляют заявления и иные документы, в приеме которых подведомственное предприятие и уполномоченная организация оказывают содействие территориальным органам федерального органа исполнительной власти в сфере внутренних дел в соответствии с настоящим Федеральным законом. Контроль за оказанием подведомственным предприятием и уполномоченной организацией содействия в осуществлении отдельных полномочий, указанных в части двенадцатой статьи 8 и частях первой и третьей статьи 258-1 настоящего Федерального закона, осуществляется федеральным органом исполнительной власти в сфере внутренних дел и его территориальными органами в форме проверок на предмет соответствия требованиям к оказанию такого содействия, установленным федеральным органом исполнительной власти в сфере внутренних дел. Решения и (или) действия (бездействие) работников подведомственного предприятия и уполномоченной организации, оказывающих содействие в осуществлении отдельных полномочий, указанных в части двенадцатой статьи 8 и частях первой и третьей статьи 258-1 настоящего Федерального закона, могут быть обжалованы в федеральный орган исполнительной власти в сфере внутренних дел и (или) его территориальные органы либо в суд. (Дополнение статьей - Федеральный закон от 25.12.2023 № 648-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 259. Иностранный гражданин или лицо без гражданства при въезде в Российскую Федерацию обязаны получить и заполнить миграционную карту. Миграционная карта подлежит сдаче (возврату) в пункте пропуска через Государственную границу Российской Федерации при выезде иностранного гражданина или лица без гражданства из Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Форма миграционной карты, порядок ее использования и порядок финансирования мероприятий по обеспечению миграционными картами устанавливаются Правительством Российской Федерации. (Дополнение статьей - Федеральный закон от 10.01.2003 № 7-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2510. Иностранный гражданин или лицо без гражданства, въехавшие на территорию Российской Федерации с нарушением установленных правил, либо не имеющие документов, подтверждающих право на пребывание (проживание) в Российской Федерации, либо утратившие такие документы и не обратившиеся с соответствующим заявлением в территориальный орган федерального органа исполнительной власти в сфере внутренних дел, либо уклоняющиеся от выезда из Российской Федерации по истечении срока пребывания (проживания) в Российской Федерации, а равно нарушившие правила транзитного проезда через территорию Российской Федерации, являются незаконно находящимися на территории Российской Федерации и несут ответственность в соответствии с законодательством Российской Федерации. (В редакции федеральных законов от 18.07.2006 № 121-ФЗ; от 01.07.2017 № 131-ФЗ)</w:t>
+        <w:t>Статья 251.0. Иностранный гражданин или лицо без гражданства, въехавшие на территорию Российской Федерации с нарушением установленных правил, либо не имеющие документов, подтверждающих право на пребывание (проживание) в Российской Федерации, либо утратившие такие документы и не обратившиеся с соответствующим заявлением в территориальный орган федерального органа исполнительной власти в сфере внутренних дел, либо уклоняющиеся от выезда из Российской Федерации по истечении срока пребывания (проживания) в Российской Федерации, а равно нарушившие правила транзитного проезда через территорию Российской Федерации, являются незаконно находящимися на территории Российской Федерации и несут ответственность в соответствии с законодательством Российской Федерации. (В редакции федеральных законов от 18.07.2006 № 121-ФЗ; от 01.07.2017 № 131-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Физические и юридические лица, содействующие иностранному гражданину или лицу без гражданства в незаконном въезде в Российскую Федерацию, незаконном выезде из Российской Федерации, незаконном транзитном проезде через территорию Российской Федерации и незаконном пребывании (проживании) в Российской Федерации, а также транспортные или иные организации, осуществляющие международные перевозки и доставившие в Российскую Федерацию иностранного гражданина или лицо без гражданства, которые имеют неправильно оформленные документы либо не имеют установленных документов на право въезда в Российскую Федерацию, несут ответственность в соответствии с законодательством Российской Федерации. В отношении иностранного гражданина или лица без гражданства при наличии оснований, предусмотренных статьей 26 настоящего Федерального закона, может быть вынесено решение о неразрешении въезда в Российскую Федерацию. В отношении иностранного гражданина или лица без гражданства при наличии оснований, предусмотренных частью первой статьи 27 настоящего Федерального закона, выносится решение о неразрешении въезда в Российскую Федерацию. В случае принятия решений о неразрешении въезда в Российскую Федерацию одновременно в отношении нескольких иностранных граждан и (или) лиц без гражданства такие решения могут быть оформлены путем составления единого документа с указанием фамилии, имени, отчества (при его наличии) каждого иностранного гражданина или лица без гражданства, в отношении которых принято такое решение, гражданства (подданства) данного иностранного гражданина, а также реквизитов документов, удостоверяющих личность данных иностранных граждан или лиц без гражданства и признаваемых Российской Федерацией в этом качестве. В случае выдачи лицу без гражданства, в отношении которого принято решение о неразрешении въезда в Российскую Федерацию, временного удостоверения личности лица без гражданства в Российской Федерации такое решение подлежит отмене уполномоченным федеральным органом исполнительной власти или его территориальным органом, принявшим такое решение, в течение пяти рабочих дней со дня поступления уведомления о выдаче лицу без гражданства указанного удостоверения. Порядок принятия решения о неразрешении въезда в Российскую Федерацию и перечень федеральных органов исполнительной власти, уполномоченных принимать такие решения, устанавливаются Правительством Российской Федерации. (Дополнение частью - Федеральный закон от 23.07.2013 № 224-ФЗ) (В редакции федеральных законов от 17.04.2017 № 78-ФЗ, от 24.02.2021 № 22-ФЗ) В отношении иностранного гражданина или лица без гражданства, незаконно находящихся на территории Российской Федерации или допустивших грубое нарушение обязанностей, предусмотренных статьей 4 Федерального закона "О правовом положении иностранных граждан в Российской Федерации", либо лица, которому не разрешен въезд в Российскую Федерацию, а также в случае, если пребывание (проживание) иностранного гражданина или лица без гражданства, законно находящихся в Российской Федерации, создает реальную угрозу обороноспособности или безопасности государства, либо общественному порядку, либо здоровью населения, в целях защиты основ конституционного строя, нравственности, прав и законных интересов других лиц может быть принято решение о нежелательности пребывания (проживания) данного иностранного гражданина или лица без гражданства в Российской Федерации, за исключением случаев, предусмотренных абзацем вторым пункта 3 статьи 11 Федерального закона от 30 марта 1995 года № 38-ФЗ "О предупреждении распространения в Российской Федерации заболевания, вызываемого вирусом иммунодефицита человека (ВИЧ-инфекции)". При подтверждении факта излечения от инфекционного заболевания, представляющего опасность для окружающих, иностранного гражданина или лица без гражданства, в отношении которых принято решение о нежелательности пребывания (проживания) в Российской Федерации в связи с наличием обстоятельств, создающих реальную угрозу здоровью населения, такое решение подлежит отмене. В случае отказа иностранного гражданина или лица без гражданства, в отношении которых принято решение о нежелательности пребывания (проживания) в Российской Федерации в связи с наличием у указанного иностранного гражданина или лица без гражданства инфекционного заболевания, представляющего опасность для окружающих, проходить лечение в Российской Федерации и выезда в целях прохождения лечения в другое государство действие такого решения может быть приостановлено. В случае выдачи лицу без гражданства, в отношении которого принято решение о нежелательности пребывания (проживания) в Российской Федерации, временного удостоверения личности лица без гражданства в Российской Федерации такое решение подлежит отмене уполномоченным федеральным органом исполнительной власти или его территориальным органом, принявшим такое решение, в течение пяти рабочих дней со дня поступления уведомления о выдаче лицу без гражданства указанного удостоверения. Порядок принятия, приостановления действия и отмены решения о нежелательности пребывания (проживания) иностранного гражданина или лица без гражданства в Российской Федерации и перечень федеральных органов исполнительной власти, уполномоченных принимать такое решение, устанавливаются Правительством Российской Федерации. (В редакции федеральных законов от 29.07.2017 № 270-ФЗ, от 24.02.2021 № 22-ФЗ, от 08.08.2024 № 260-ФЗ) В случае вынесения решения о нежелательности пребывания (проживания) в Российской Федерации иностранного гражданина, не достигшего возраста 18 лет, решение о нежелательности пребывания (проживания) в Российской Федерации выносится также в отношении находящегося в Российской Федерации иностранного гражданина, являющегося его законным представителем. (Дополнение частью - Федеральный закон от 08.08.2024 № 260-ФЗ) Иностранный гражданин или лицо без гражданства, в отношении которых принято решение о неразрешении въезда в Российскую Федерацию или решение о нежелательности пребывания (проживания) в Российской Федерации, обязаны выехать из Российской Федерации в порядке, предусмотренном федеральным законом. (В редакции Федерального закона от 23.07.2013 № 224-ФЗ) Иностранный гражданин или лицо без гражданства, не покинувшие территорию Российской Федерации в установленный срок, подлежат депортации. Депортация иностранного гражданина или лица без гражданства, в отношении которых принято решение о неразрешении въезда в Российскую Федерацию или решение о нежелательности пребывания (проживания) в Российской Федерации, осуществляется федеральным органом исполнительной власти в сфере внутренних дел или его территориальным органом во взаимодействии с иными федеральными органами исполнительной власти и их территориальными органами в пределах их компетенции. Порядок взаимодействия федерального органа исполнительной власти в сфере внутренних дел и его территориальных органов с федеральными органами исполнительной власти, уполномоченными принимать решение о неразрешении въезда в Российскую Федерацию или решение о нежелательности пребывания (проживания) в Российской Федерации, и их территориальными органами при осуществлении контроля за исполнением иностранными гражданами и лицами без гражданства таких решений устанавливается совместными нормативными правовыми актами федерального органа исполнительной власти в сфере внутренних дел и заинтересованных федеральных органов исполнительной власти. (В редакции Федерального закона от 01.07.2017 № 131-ФЗ) Решение о нежелательности пребывания (проживания) иностранного гражданина или лица без гражданства в Российской Федерации является основанием для последующего отказа во въезде в Российскую Федерацию. Въезд в Российскую Федерацию иностранного гражданина или лица без гражданства, в отношении которых принято решение о нежелательности их пребывания (проживания) в Российской Федерации, не допускается, за исключением случая, если указанный иностранный гражданин или лицо без гражданства передается иностранным государством Российской Федерации в соответствии с международным договором Российской Федерации о реадмиссии. (Дополнение частью - Федеральный закон от 06.05.2008 № 60-ФЗ) В случае выдачи временного удостоверения личности лица без гражданства в Российской Федерации или замены временного удостоверения личности лица без гражданства в Российской Федерации лицу, в отношении которого федеральным органом исполнительной власти, уполномоченным принимать решения о нежелательности пребывания (проживания) в Российской Федерации в связи с наличием обстоятельств, создающих реальную угрозу здоровью населения, или федеральным органом исполнительной власти, осуществляющим функции по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, экстремистской деятельности и финансированию распространения оружия массового уничтожения, принято решение о неразрешении въезда в Российскую Федерацию или решение о нежелательности пребывания (проживания) в Российской Федерации, действие соответствующего решения приостанавливается федеральным органом исполнительной власти, принявшим соответствующее решение, на период срока действия временного удостоверения личности лица без гражданства в Российской Федерации в течение пяти рабочих дней со дня поступления уведомления о выдаче или замене лицу без гражданства указанного удостоверения. В случае выезда за пределы Российской Федерации лица без гражданства, в отношении которого приостановлено действие решения о неразрешении въезда в Российскую Федерацию или решения о нежелательности пребывания (проживания) в Российской Федерации, действие соответствующего решения возобновляется. (Дополнение частью - Федеральный закон от 24.02.2021 № 22-ФЗ) (В редакции Федерального закона от 28.12.2024 № 522-ФЗ) (Дополнение статьей - Федеральный закон от 10.01.2003 № 7-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Въезд в Российскую Федерацию и выезд из Российской Федерации иностранных граждан и лиц без гражданства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2511. Иностранные граждане, находящиеся в качестве пассажиров на борту круизных судов, имеющих разрешения на пассажирские перевозки и прибывающих в Российскую Федерацию через морские и речные порты, открытые для международного пассажирского сообщения, могут находиться на территории Российской Федерации в течение 72 часов без виз в порядке, установленном Правительством Российской Федерации.</w:t>
+        <w:t>Статья 251.1. Иностранные граждане, находящиеся в качестве пассажиров на борту круизных судов, имеющих разрешения на пассажирские перевозки и прибывающих в Российскую Федерацию через морские и речные порты, открытые для международного пассажирского сообщения, могут находиться на территории Российской Федерации в течение 72 часов без виз в порядке, установленном Правительством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Из общего числа морских и речных портов Российской Федерации, открытых для международного пассажирского сообщения, Правительство Российской Федерации определяет перечень портов, через которые допускается въезд в Российскую Федерацию иностранных граждан, прибывающих в Российскую Федерацию в туристических целях на паромах, имеющих разрешения на пассажирские перевозки. Указанные иностранные граждане могут находиться на территории Российской Федерации в течение 72 часов без виз в порядке, установленном Правительством Российской Федерации. (Дополнение частью - Федеральный закон от 03.12.2008 № 237-ФЗ) (Дополнение статьей - Федеральный закон от 10.01.2003 № 7-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2512. Особенности въезда в Российскую Федерацию, пребывания на территории Российской Федерации и выезда из Российской Федерации иностранных граждан, принимающих участие в организации и проведении XXII Олимпийских зимних игр и XI Паралимпийских зимних игр 2014 года в городе Сочи, а также иностранных граждан, являющихся участниками XXII Олимпийских зимних игр или XI Паралимпийских зимних игр 2014 года в городе Сочи, определяются Федеральным законом "Об организации и о проведении XXII Олимпийских зимних игр и XI Паралимпийских зимних игр 2014 года в городе Сочи, развитии города Сочи как горноклиматического курорта и внесении изменений в отдельные законодательные акты Российской Федерации". (В редакции Федерального закона от 28.06.2009 № 125-ФЗ)</w:t>
+        <w:t>Статья 251.2. Особенности въезда в Российскую Федерацию, пребывания на территории Российской Федерации и выезда из Российской Федерации иностранных граждан, принимающих участие в организации и проведении XXII Олимпийских зимних игр и XI Паралимпийских зимних игр 2014 года в городе Сочи, а также иностранных граждан, являющихся участниками XXII Олимпийских зимних игр или XI Паралимпийских зимних игр 2014 года в городе Сочи, определяются Федеральным законом "Об организации и о проведении XXII Олимпийских зимних игр и XI Паралимпийских зимних игр 2014 года в городе Сочи, развитии города Сочи как горноклиматического курорта и внесении изменений в отдельные законодательные акты Российской Федерации". (В редакции Федерального закона от 28.06.2009 № 125-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Дополнение статьей - Федеральный закон от 01.12.2007 № 310-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2513. Иностранный гражданин или лицо без гражданства, которые передаются Российской Федерацией иностранному государству в соответствии с международным договором Российской Федерации о реадмиссии, либо иностранный гражданин или лицо без гражданства, которые принимаются Российской Федерацией от иностранного государства в соответствии с международным договором Российской Федерации о реадмиссии, осуществляет выезд из Российской Федерации или въезд в Российскую Федерацию без визы на основании решения о реадмиссии указанного иностранного гражданина или лица без гражданства, принятого федеральным органом исполнительной власти в сфере внутренних дел, либо решения о реадмиссии по ускоренной процедуре указанного иностранного гражданина или лица без гражданства, принятого соответствующим пограничным органом федеральной службы безопасности. В случае, предусмотренном международным договором Российской Федерации о реадмиссии, выезд указанного иностранного гражданина или лица без гражданства из Российской Федерации или их въезд в Российскую Федерацию осуществляется также на основании проездного документа для целей реадмиссии, предусмотренного указанным международным договором. (В редакции Федерального закона от 01.07.2017 № 131-ФЗ)</w:t>
+        <w:t>Статья 251.3. Иностранный гражданин или лицо без гражданства, которые передаются Российской Федерацией иностранному государству в соответствии с международным договором Российской Федерации о реадмиссии, либо иностранный гражданин или лицо без гражданства, которые принимаются Российской Федерацией от иностранного государства в соответствии с международным договором Российской Федерации о реадмиссии, осуществляет выезд из Российской Федерации или въезд в Российскую Федерацию без визы на основании решения о реадмиссии указанного иностранного гражданина или лица без гражданства, принятого федеральным органом исполнительной власти в сфере внутренних дел, либо решения о реадмиссии по ускоренной процедуре указанного иностранного гражданина или лица без гражданства, принятого соответствующим пограничным органом федеральной службы безопасности. В случае, предусмотренном международным договором Российской Федерации о реадмиссии, выезд указанного иностранного гражданина или лица без гражданства из Российской Федерации или их въезд в Российскую Федерацию осуществляется также на основании проездного документа для целей реадмиссии, предусмотренного указанным международным договором. (В редакции Федерального закона от 01.07.2017 № 131-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Форма проездного документа для целей реадмиссии (в том числе реадмиссии по ускоренной процедуре) и порядок его оформления и выдачи определяются федеральным органом исполнительной власти в сфере внутренних дел совместно с федеральным органом исполнительной власти в области обеспечения безопасности. (В редакции федеральных законов от 02.07.2013 № 178-ФЗ; от 01.07.2017 № 131-ФЗ) (Дополнение статьей - Федеральный закон от 06.05.2008 № 60-ФЗ) (В редакции Федерального закона от 06.12.2011 № 400-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2514. Особенности въезда в Российскую Федерацию и выезда из Российской Федерации иностранных граждан и лиц без гражданства в связи с осуществлением мероприятий, определенных Федеральным законом "О подготовке и проведении в Российской Федерации чемпионата мира по футболу FIFA 2018 года, Кубка конфедераций FIFA 2017 года, чемпионата Европы по футболу UEFA 2020 года и внесении изменений в отдельные законодательные акты Российской Федерации", устанавливаются указанным Федеральным законом. (В редакции Федерального закона от 01.05.2019 № 100-ФЗ)</w:t>
+        <w:t>Статья 251.4. Особенности въезда в Российскую Федерацию и выезда из Российской Федерации иностранных граждан и лиц без гражданства в связи с осуществлением мероприятий, определенных Федеральным законом "О подготовке и проведении в Российской Федерации чемпионата мира по футболу FIFA 2018 года, Кубка конфедераций FIFA 2017 года, чемпионата Европы по футболу UEFA 2020 года и внесении изменений в отдельные законодательные акты Российской Федерации", устанавливаются указанным Федеральным законом. (В редакции Федерального закона от 01.05.2019 № 100-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Дополнение статьей - Федеральный закон от 07.06.2013 № 108-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2515. Федеральным законом или международным договором Российской Федерации могут устанавливаться особенности въезда в Российскую Федерацию, пребывания на территории Российской Федерации и выезда из Российской Федерации иностранных граждан или лиц без гражданства, поступающих (поступивших) на обучение в образовательные организации Российской Федерации в соответствии с международными договорами Российской Федерации, предусматривающими привлечение соответствующих категорий иностранных граждан или лиц без гражданства для обучения в Российской Федерации.</w:t>
+        <w:t>Статья 251.5. Федеральным законом или международным договором Российской Федерации могут устанавливаться особенности въезда в Российскую Федерацию, пребывания на территории Российской Федерации и выезда из Российской Федерации иностранных граждан или лиц без гражданства, поступающих (поступивших) на обучение в образовательные организации Российской Федерации в соответствии с международными договорами Российской Федерации, предусматривающими привлечение соответствующих категорий иностранных граждан или лиц без гражданства для обучения в Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Дополнение статьей - Федеральный закон от 23.07.2013 № 203-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2516. Особенности въезда в Российскую Федерацию и выезда из Российской Федерации иностранных граждан и лиц без гражданства, являющихся участниками и членами жюри XV Международного конкурса имени П.И.Чайковского, определяются Федеральным законом "О регулировании отдельных вопросов, связанных с проведением в Российской Федерации XV Международного конкурса имени П.И.Чайковского в 2015 году, и внесении изменений в отдельные законодательные акты Российской Федерации".</w:t>
+        <w:t>Статья 251.6. Особенности въезда в Российскую Федерацию и выезда из Российской Федерации иностранных граждан и лиц без гражданства, являющихся участниками и членами жюри XV Международного конкурса имени П.И.Чайковского, определяются Федеральным законом "О регулировании отдельных вопросов, связанных с проведением в Российской Федерации XV Международного конкурса имени П.И.Чайковского в 2015 году, и внесении изменений в отдельные законодательные акты Российской Федерации".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Дополнение статьей - Федеральный закон от 23.05.2015 № 132-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 2516-1. Единая электронная виза дает право на въезд в Российскую Федерацию и пребывание в Российской Федерации с гостевым или деловым визитом, в качестве туриста, а также для участия в научных, культурных, общественно-политических, экономических, спортивных мероприятиях и осуществления соответствующих связей и контактов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Единая электронная виза оформляется гражданам иностранных государств, перечень которых определяется Правительством Российской Федерации. Единая электронная виза оформляется дипломатическим представительством или консульским учреждением Российской Федерации иностранному гражданину, подавшему заявление о ее оформлении на специализированном сайте федерального органа исполнительной власти, ведающего вопросами иностранных дел, в информационно-телекоммуникационной сети "Интернет" или с использованием иных информационных технологий взаимодействия с указанным органом, определяемых Правительством Российской Федерации. Срок оформления единой электронной визы составляет не более четырех календарных дней со дня подачи иностранным гражданином заявления о ее оформлении. Единая электронная виза является однократной. Срок действия единой электронной визы составляет сто двадцать суток со дня ее оформления с разрешенным сроком пребывания иностранного гражданина в Российской Федерации не более тридцати суток со дня въезда на территорию Российской Федерации. (В редакции Федерального закона от 23.07.2025 № 257-ФЗ) Единая электронная виза содержит идентификационный номер единой электронной визы, а также сведения, указанные в части третьей статьи 251 настоящего Федерального закона, за исключением сведений о цели поездки иностранного гражданина и о приглашающей организации (приглашающем физическом лице). Въезд в Российскую Федерацию и выезд из Российской Федерации иностранного гражданина на основании единой электронной визы осуществляется через пункты пропуска через Государственную границу Российской Федерации, определенные Правительством Российской Федерации. Порядок оформления единой электронной визы устанавливается Правительством Российской Федерации. (Дополнение статьей - Федеральный закон от 31.07.2020 № 305-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 2516-2. Правительством Российской Федерации могут проводиться эксперименты по апробации не предусмотренных настоящим Федеральным законом правил и условий въезда в Российскую Федерацию и выезда из Российской Федерации иностранных граждан и лиц без гражданства (далее - эксперименты).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Порядок организации экспериментов и требования к проведению экспериментов, в том числе цели, места и период проведения, а также особенности въезда в Российскую Федерацию и выезда из Российской Федерации иностранных граждан и лиц без гражданства в период и местах проведения экспериментов, особенности пребывания (проживания) в Российской Федерации иностранных граждан и лиц без гражданства, въехавших в Российскую Федерацию через места проведения экспериментов, особенности учета и обработки информации (сбора, размещения, передачи, хранения, использования, уничтожения информации), включая информацию, содержащую биометрические персональные данные таких иностранных граждан и лиц без гражданства, в том числе в информационных системах и (или) путем использования средств автоматизации, особенности подачи иностранными гражданами и лицами без гражданства заявлений в целях въезда в Российскую Федерацию и пребывания (проживания) в Российской Федерации устанавливаются Правительством Российской Федерации. В случае проведения экспериментов с привлечением органов исполнительной власти субъектов Российской Федерации Правительство Российской Федерации устанавливает полномочия указанных органов, порядок, требования и особенности, указанные в части второй настоящей статьи, по согласованию с высшими должностными лицами субъектов Российской Федерации, осуществляющими руководство органами исполнительной власти субъектов Российской Федерации, которые привлекаются к проведению экспериментов. (Дополнение статьей - Федеральный закон от 08.08.2024 № 253-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2517</w:t>
+        <w:t>Статья 251.7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Дополнение статьей - Федеральный закон от 13.07.2015 № 213-ФЗ) (Утратила силу - Федеральный закон от 31.07.2020 № 305-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 26. Въезд в Российскую Федерацию иностранному гражданину или лицу без гражданства может быть не разрешен в случае, если иностранный гражданин или лицо без гражданства:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>в пункте пропуска через Государственную границу Российской Федерации нарушили правила пересечения Государственной границы Российской Федерации, таможенные правила, санитарные нормы, - до устранения нарушения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>сообщили заведомо ложные сведения о себе или о цели своего пребывания в Российской Федерации; (В редакции Федерального закона от 23.07.2013 № 207-ФЗ) 3) (Подпункт утратил силу - Федеральный закон от 23.07.2013 № 224-ФЗ) 4) неоднократно (два и более раза) в течение трех лет привлекались к административной ответственности в соответствии с законодательством Российской Федерации за совершение административного правонарушения на территории Российской Федерации, - в течение трех лет со дня вступления в силу последнего постановления о привлечении к административной ответственности; (В редакции Федерального закона от 23.07.2013 № 224-ФЗ) 5) (Подпункт утратил силу - Федеральный закон от 30.12.2006 № 266-ФЗ) 6) (Подпункт утратил силу - Федеральный закон от 23.07.2013 № 207-ФЗ) 7) (Дополнение подпунктом - Федеральный закон от 06.05.2008 № 60-ФЗ) (Утратил силу - Федеральный закон от 23.07.2013 № 224-ФЗ) 8) в период своего предыдущего пребывания в Российской Федерации не выехали из Российской Федерации до истечения тридцати суток со дня окончания срока временного пребывания, за исключением случаев отсутствия возможности покинуть территорию Российской Федерации по обстоятельствам, связанным с необходимостью экстренного лечения, тяжелой болезнью или со смертью близкого родственника, проживающего в Российской Федерации, либо вследствие непреодолимой силы (чрезвычайных и непредотвратимых при данных условиях обстоятельств) или иных явлений стихийного характера, - в течение трех лет со дня выезда из Российской Федерации; (Дополнение подпунктом - Федеральный закон от 30.12.2012 № 321-ФЗ) 9) участвует в деятельности иностранной или международной организации, в отношении которой принято решение о признании нежелательной на территории Российской Федерации ее деятельности; (Дополнение подпунктом - Федеральный закон от 23.05.2015 № 129-ФЗ) (В редакции Федерального закона от 08.08.2024 № 219-ФЗ) 10) участвует в деятельности организации, включенной в перечень организаций и физических лиц, в отношении которых имеются сведения об их причастности к экстремистской деятельности или терроризму, либо в составляемые в рамках реализации полномочий, предусмотренных главой VII Устава ООН, Советом Безопасности ООН или органами, специально созданными решениями Совета Безопасности ООН, перечни организаций и физических лиц, связанных с террористическими организациями и террористами или с распространением оружия массового уничтожения, а также в случае принятия межведомственным координационным органом, осуществляющим функции по противодействию финансированию терроризма и экстремистской деятельности, решения о замораживании (блокировании) денежных средств или иного имущества этого иностранного гражданина или лица без гражданства либо при наличии вступившего в законную силу решения суда о приостановлении операций по банковским счетам и других операций с денежными средствами или иным имуществом этого иностранного гражданина или лица без гражданства - до отмены соответствующего решения. (Дополнение подпунктом - Федеральный закон от 11.10.2018 № 365-ФЗ) (В редакции федеральных законов от 28.06.2022 № 219-ФЗ, от 28.12.2024 № 522-ФЗ) (Статья в редакции Федерального закона от 10.01.2003 № 7-ФЗ)</w:t>
       </w:r>
     </w:p>