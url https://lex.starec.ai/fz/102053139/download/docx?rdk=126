--- v0 (2026-05-23)
+++ v1 (2026-09-28)
@@ -3559,51 +3559,51 @@
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если в последующем в материалы о дисциплинарном проступке вносятся изменения, с этими изменениями должен быть под расписку ознакомлен военнослужащий или гражданин, призванный на военные сборы, в отношении которого проводилось разбирательство. (Дополнение статьей - Федеральный закон от 04.12.2006 № 203-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 289. Рассмотрение командиром материалов о дисциплинарном проступке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Порядок и сроки рассмотрения командиром материалов о дисциплинарном проступке, а также виды решений, принимаемых командиром по результатам рассмотрения указанных материалов, определяются общевоинскими уставами. (Дополнение статьей - Федеральный закон от 04.12.2006 № 203-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2810. Исполнение дисциплинарных взысканий</w:t>
+        <w:t>Статья 28.10. Исполнение дисциплинарных взысканий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Исполнение дисциплинарного взыскания должно быть начато до истечения срока давности привлечения к дисциплинарной ответственности. Если исполнение дисциплинарного взыскания в указанный срок не начато, то оно не исполняется</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Исполнение дисциплинарного взыскания прекращается досрочно в случаях: отмены решения о применении дисциплинарного взыскания; отмены или признания утратившим силу федерального закона либо его положения, предусматривающего дисциплинарную ответственность военнослужащего или гражданина, призванного на военные сборы, за совершенное противоправное действие (бездействие), либо положения федерального закона или иного нормативного правового акта Российской Федерации, которое военнослужащим или гражданином, призванным на военные сборы, было нарушено; гибели (смерти) военнослужащего или гражданина, призванного на военные сборы, привлеченного к дисциплинарной ответственности, признания его безвестно отсутствующим или объявления умершим; исключения военнослужащего или гражданина, призванного на военные сборы, привлеченного к дисциплинарной ответственности, из списков личного состава воинской части в связи с увольнением с военной службы (отчислением с военных сборов или окончанием военных сборов)</w:t>
       </w:r>
     </w:p>
     <w:p>