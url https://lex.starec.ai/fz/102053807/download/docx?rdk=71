--- v0 (2026-05-23)
+++ v1 (2026-09-26)
@@ -4676,51 +4676,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
       <w:r>
         <w:t>Перечень потребителей или отдельных категорий потребителей, имеющих право на льготные тарифы в области обращения с твердыми коммунальными отходами (за исключением физических лиц), подлежит опубликованию исполнительным органом субъекта Российской Федерации в порядке, установленном правилами регулирования тарифов в сфере обращения с твердыми коммунальными отходами, утвержденными Правительством Российской Федерации. (Дополнение пунктом - Федеральный закон от 31.12.2017 № 503-ФЗ) (В редакции Федерального закона от 08.08.2024 № 232-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">14. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если искусственный грунт, произведенный из органической части твердых коммунальных отходов в результате их утилизации, размещен на объектах размещения отходов (за исключением случаев его использования при эксплуатации объектов размещения отходов) либо не использован в качестве сырья или продукции при производстве товаров, выполнении работ по истечении трех лет со дня его производства, тариф на такую утилизацию подлежит корректировке путем исключения расходов на производство неиспользованного объема (массы) искусственного грунта в соответствии с основами ценообразования в области обращения с твердыми коммунальными отходами, утвержденными Правительством Российской Федерации. (Дополнение пунктом - Федеральный закон от 26.12.2024 № 497-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2410. Расчет объема и (или) массы твердых коммунальных отходов</w:t>
+        <w:t>Статья 24.10. Расчет объема и (или) массы твердых коммунальных отходов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Определение объема и (или) массы твердых коммунальных отходов осуществляется в целях расчетов по договорам в области обращения с твердыми коммунальными отходами в соответствии с правилами коммерческого учета объема и (или) массы твердых коммунальных отходов, утвержденными Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:t>Орган государственной власти субъекта Российской Федерации вправе определить способ расчета объема и (или) массы твердых коммунальных отходов в целях расчетов по договорам на оказание услуг по обращению с твердыми коммунальными отходами и (или) утвердить порядок выбора способа расчета объема и (или) массы твердых коммунальных отходов региональным оператором и (или) потребителем услуги по обращению с твердыми коммунальными отходами. Указанные способ и порядок могут предусматривать расчет объема и (или) массы твердых коммунальных отходов в целях расчетов по договорам на оказание услуг по обращению с твердыми коммунальными отходами путем определения объема и (или) массы твердых коммунальных отходов исходя из нормативов накопления твердых коммунальных отходов или путем определения фактического объема и (или) массы накопленных твердых коммунальных отходов, а также условия применения указанных расчетов. В этих случаях расчеты по договорам на оказание услуг по обращению с твердыми коммунальными отходами осуществляются в соответствии с указанными способом или порядком. (Дополнение пунктом - Федеральный закон от 04.08.2023 № 476-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4739,51 +4739,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Нормативы накопления твердых коммунальных отходов могут устанавливаться дифференцированно в отношении различных территорий субъекта Российской Федерации и различных категорий потребителей услуги по обращению с твердыми коммунальными отходами, а также с учетом других критериев, установленных Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок определения нормативов накопления твердых коммунальных отходов устанавливается Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2411. Право на получение информации в области обращения с твердыми коммунальными отходами</w:t>
+        <w:t>Статья 24.11. Право на получение информации в области обращения с твердыми коммунальными отходами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Информация в области обращения с твердыми коммунальными отходами является общедоступной, за исключением информации, составляющей государственную, коммерческую и иную охраняемую законом тайну. Раскрытие такой информации осуществляется уполномоченным органом субъекта Российской Федерации, региональным оператором и операторами по обращению с твердыми коммунальными отходами в соответствии с утвержденными Правительством Российской Федерации стандартами раскрытия информации. (В редакции Федерального закона от 31.12.2017 № 503-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Информация о регулируемых видах деятельности в области обращения с твердыми коммунальными отходами, к которой обеспечивается свободный доступ и которая подлежит раскрытию в соответствии со стандартами раскрытия информации в области обращения с твердыми коммунальными отходами, не может быть признана коммерческой тайной</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4813,51 +4813,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Исполнительные органы субъектов Российской Федерации в пределах своих полномочий в области обращения с твердыми коммунальными отходами вправе запрашивать у организаций, осуществляющих деятельность в области обращения с твердыми коммунальными отходами, органов местного самоуправления поселений, городских округов информацию, необходимую для осуществления полномочий, установленных настоящим Федеральным законом, другими федеральными законами, нормативными правовыми актами Правительства Российской Федерации, а указанные органы и организации обязаны предоставить запрашиваемую информацию. (В редакции Федерального закона от 08.08.2024 № 232-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Органы местного самоуправления поселений, городских округов в пределах своих полномочий в области обращения с твердыми коммунальными отходами вправе запрашивать у организаций, осуществляющих деятельность в области обращения с твердыми коммунальными отходами, информацию, необходимую для осуществления полномочий, установленных настоящим Федеральным законом, а указанные организации обязаны предоставить запрашиваемую информацию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2412. Государственный контроль (надзор) в области регулирования тарифов в сфере обращения с твердыми коммунальными отходами</w:t>
+        <w:t>Статья 24.12. Государственный контроль (надзор) в области регулирования тарифов в сфере обращения с твердыми коммунальными отходами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Государственный контроль (надзор) в области регулирования тарифов в сфере обращения с твердыми коммунальными отходами осуществляется посредством: федерального государственного контроля (надзора) в области регулирования тарифов в сфере обращения с твердыми коммунальными отходами - уполномоченным Правительством Российской Федерации федеральным органом исполнительной власти в соответствии с положением, утверждаемым Правительством Российской Федерации; регионального государственного контроля (надзора) в области регулирования тарифов в сфере обращения с твердыми коммунальными отходами - уполномоченными исполнительными органами субъектов Российской Федерации в соответствии с положениями, утверждаемыми высшими исполнительными органами субъектов Российской Федерации. (В редакции Федерального закона от 08.08.2024 № 232-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Предметом государственного контроля (надзора) в области регулирования тарифов в сфере обращения с твердыми коммунальными отходами являются: для федерального государственного контроля (надзора) в области регулирования тарифов в сфере обращения с твердыми коммунальными отходами - соблюдение региональными операторами, операторами по обращению с твердыми коммунальными отходами в процессе осуществления регулируемых видов деятельности в области обращения с твердыми коммунальными отходами обязательных требований, установленных настоящим Федеральным законом и принятыми в соответствии с ним иными нормативными правовыми актами Российской Федерации, другими федеральными законами и иными нормативными правовыми актами Российской Федерации в области обращения с твердыми коммунальными отходами, к установлению и (или) применению тарифов в области обращения с твердыми коммунальными отходами, регулируемых на уровне федеральных органов исполнительной власти, в том числе в части определения достоверности, экономической обоснованности расходов и иных показателей, учитываемых при регулировании тарифов, экономической обоснованности фактического расходования средств при осуществлении регулируемых видов деятельности в области обращения с твердыми коммунальными отходами, раздельного учета расходов и доходов по регулируемым видам деятельности в области обращения с твердыми коммунальными отходами, использования инвестиционных ресурсов, учтенных при установлении тарифов, соблюдения правильности применения регулируемых тарифов в области обращения с твердыми коммунальными отходами; для регионального государственного контроля (надзора) в области регулирования тарифов в сфере обращения с твердыми коммунальными отходами - соблюдение региональными операторами, операторами по обращению с твердыми коммунальными отходами в процессе осуществления регулируемых видов деятельности в области обращения с твердыми коммунальными отходами обязательных требований, установленных в соответствии с настоящим Федеральным законом, другими федеральными законами, нормативными правовыми актами субъектов Российской Федерации в области обращения с твердыми коммунальными отходами, к установлению и (или) применению тарифов в области обращения с твердыми коммунальными отходами, регулируемых на уровне исполнительных органов субъектов Российской Федерации, в том числе в части определения достоверности, экономической обоснованности расходов и иных показателей, учитываемых при регулировании тарифов, экономической обоснованности фактического расходования средств при осуществлении регулируемых видов деятельности в области обращения с твердыми коммунальными отходами, раздельного учета расходов и доходов по регулируемым видам деятельности в области обращения с твердыми коммунальными отходами, использования инвестиционных ресурсов, учтенных при установлении тарифов, соблюдения правильности применения регулируемых тарифов в области обращения с твердыми коммунальными отходами, соблюдения стандартов раскрытия информации. (В редакции Федерального закона от 08.08.2024 № 232-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4909,51 +4909,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Правительство Российской Федерации устанавливает порядок осуществления государственного контроля (надзора) в области регулирования тарифов в сфере обращения с твердыми коммунальными отходами за деятельностью органов государственной власти субъектов Российской Федерации, в том числе предмет указанного контроля (надзора)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>Государственный контроль (надзор) за реализацией органами местного самоуправления отдельных полномочий субъекта Российской Федерации в области регулирования тарифов в сфере обращения с твердыми коммунальными отходами (в случае наделения указанных органов соответствующими полномочиями законом субъекта Российской Федерации) осуществляется уполномоченным исполнительным органом субъекта Российской Федерации в соответствии с положениями Федерального закона от 6 октября 2003 года № 131-ФЗ "Об общих принципах организации местного самоуправления в Российской Федерации". (В редакции Федерального закона от 08.08.2024 № 232-ФЗ) (Статья в редакции Федерального закона от 11.06.2021 № 170-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2413. Инвестиционная программа в области обращения с твердыми коммунальными отходами</w:t>
+        <w:t>Статья 24.13. Инвестиционная программа в области обращения с твердыми коммунальными отходами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 31.12.2017 № 503-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Строительство, реконструкция объектов обработки, утилизации, обезвреживания, размещения твердых коммунальных отходов, перегрузочных станций осуществляются в соответствии с инвестиционными программами. Инвестиционная программа разрабатывается на основании территориальной схемы в области обращения с отходами. (В редакции федеральных законов от 31.12.2017 № 503-ФЗ, от 26.12.2024 № 497-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -4966,51 +4966,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Инвестиционная программа утверждается уполномоченным исполнительным органом субъекта Российской Федерации. Порядок разработки, утверждения и корректировки инвестиционных и производственных программ в области обращения с твердыми коммунальными отходами, в том числе порядок определения плановых и фактических значений показателей эффективности объектов обработки, энергетической утилизации, утилизации твердых коммунальных отходов путем производства из их органической части искусственных грунтов, обезвреживания, размещения твердых коммунальных отходов, а также осуществления контроля за реализацией инвестиционных и производственных программ, устанавливается Правительством Российской Федерации. (В редакции федеральных законов от 31.12.2017 № 503-ФЗ, от 08.08.2024 № 232-ФЗ, от 26.12.2024 № 497-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Плановые значения показателей эффективности объектов обработки твердых коммунальных отходов определяются не ниже значений, установленных едиными требованиями к объектам в области обработки, утилизации, обезвреживания, размещения твердых коммунальных отходов, перегрузочным станциям, устанавливаемыми в соответствии с пунктом 3 статьи 10 настоящего Федерального закона. (Дополнение пунктом - Федеральный закон от 26.12.2024 № 497-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2414. Российский экологический оператор</w:t>
+        <w:t>Статья 24.14. Российский экологический оператор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Российский экологический оператор осуществляет деятельность в области обращения с твердыми коммунальными отходами в соответствии с настоящим Федеральным законом, другими федеральными законами, указами Президента Российской Федерации, актами Правительства Российской Федерации и своим уставом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В порядке, установленном Правительством Российской Федерации, российский экологический оператор осуществляет следующие функции: разрабатывает и корректирует федеральную схему обращения с твердыми коммунальными отходами; проводит экспертизу и готовит рекомендации при утверждении или корректировке региональной программы в области обращения с отходами, в том числе с твердыми коммунальными отходами, территориальной схемы обращения с отходами, а также при установлении или корректировке нормативов накопления твердых коммунальных отходов, планировании расходов в области обращения с твердыми коммунальными отходами; создает, развивает и эксплуатирует федеральную государственную информационную систему учета твердых коммунальных отходов; (Дополнение абзацем - Федеральный закон от 02.07.2021 № 356-ФЗ) развивает и эксплуатирует единую федеральную государственную информационную систему учета отходов от использования товаров. (Дополнение абзацем - Федеральный закон от 02.07.2021 № 356-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>