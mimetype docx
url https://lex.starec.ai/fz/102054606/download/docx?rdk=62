--- v0 (2026-05-23)
+++ v1 (2026-09-24)
@@ -4470,92 +4470,92 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Требование об уплате недоимки по страховым взносам, пеней и штрафов может быть передано руководителю организации (ее уполномоченному представителю) или физическому лицу (его законному или уполномоченному представителю) лично под расписку, направлено по почте заказным письмом или передано в электронном виде по телекоммуникационным каналам связи. В случае направления указанного требования по почте заказным письмом оно считается полученным по истечении шести рабочих дней с даты отправления заказного письма. Форматы, порядок и условия направления страхователю требования об уплате недоимки по страховым взносам, пеней и штрафов в электронном виде по телекоммуникационным каналам связи устанавливаются страховщиком. (В редакции Федерального закона от 27.12.2019 № 486-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если обязанность страхователя по уплате страховых взносов, пеней и штрафов изменилась после направления требования об уплате недоимки по страховым взносам, пеней и штрафов, территориальный орган страховщика обязан направить страхователю уточненное требование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2610. Списание безнадежных долгов по страховым взносам</w:t>
+        <w:t>Статья 26.10. Списание безнадежных долгов по страховым взносам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Недоимка, числящаяся за отдельными страхователями, уплата и (или) взыскание которой оказались невозможными в силу причин экономического, социального или юридического характера, признается безнадежной и списывается в порядке, установленном Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Списание безнадежной задолженности по пеням и штрафам осуществляется в порядке, предусмотренном пунктом 1 настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Суммы страховых взносов, пеней и штрафов, списанные со счетов страхователей в банках (иных кредитных организациях), но не перечисленные в бюджет Фонда пенсионного и социального страхования Российской Федерации, признаются безнадежными к взысканию и списываются в соответствии с пунктом 1 настоящей статьи в случае, если на день принятия решения о признании соответствующих сумм безнадежными к взысканию и об их списании указанные банки (иные кредитные организации) ликвидированы. (В редакции Федерального закона от 14.07.2022 № 237-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2611. Пени</w:t>
+        <w:t>Статья 26.11. Пени</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Пенями признается установленная настоящей статьей денежная сумма, которую страхователь должен выплатить в случае уплаты причитающихся сумм страховых взносов в более поздние по сравнению с установленными настоящим Федеральным законом сроки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Сумма соответствующих пеней уплачивается помимо причитающихся к уплате сумм страховых взносов и независимо от применения мер ответственности за нарушение законодательства Российской Федерации об обязательном социальном страховании от несчастных случаев на производстве и профессиональных заболеваний</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4629,51 +4629,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:t>Не начисляются пени на сумму недоимки, которая образовалась у страхователя в результате выполнения им письменных разъяснений о порядке исчисления, уплаты страховых взносов или по иным вопросам применения законодательства Российской Федерации об обязательном социальном страховании от несчастных случаев на производстве и профессиональных заболеваний, данных ему либо неопределенному кругу лиц страховщиком (территориальным органом страховщика) или другим уполномоченным органом государственной власти (уполномоченным должностным лицом этого органа) в пределах его компетенции (указанные обстоятельства устанавливаются при наличии соответствующего документа этого органа, по смыслу и содержанию относящегося к расчетным (отчетным) периодам, по которым образовалась недоимка, независимо от даты издания такого документа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:t>Положение, предусмотренное пунктом 9 настоящей статьи, не применяется в случае, если указанные письменные разъяснения основаны на неполной или недостоверной информации, предоставленной страхователем</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2612. Зачет или возврат сумм излишне уплаченных страховых взносов, пеней и штрафов</w:t>
+        <w:t>Статья 26.12. Зачет или возврат сумм излишне уплаченных страховых взносов, пеней и штрафов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Сумма излишне уплаченных страховых взносов подлежит зачету в счет предстоящих платежей страхователя по страховым взносам, погашения задолженности по пеням и штрафам за правонарушения, предусмотренные настоящим Федеральным законом, либо возврату страхователю в порядке, предусмотренном настоящей статьей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Зачет или возврат суммы излишне уплаченных страховых взносов производится территориальным органом страховщика по месту учета страхователя, если иное не предусмотрено настоящим Федеральным законом, без начисления процентов на эту сумму, если иное не установлено настоящей статьей</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4879,51 +4879,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">21. </w:t>
       </w:r>
       <w:r>
         <w:t>Зачет или возврат суммы излишне уплаченных страховых взносов и уплата начисленных процентов производятся в валюте Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">22. </w:t>
       </w:r>
       <w:r>
         <w:t>Правила, установленные настоящей статьей, применяются в отношении зачета или возврата сумм излишне уплаченных пеней и штрафов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2613. Возврат сумм излишне взысканных страховых взносов, пеней и штрафов</w:t>
+        <w:t>Статья 26.13. Возврат сумм излишне взысканных страховых взносов, пеней и штрафов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Сумма излишне взысканных страховых взносов подлежит возврату страхователю в порядке, предусмотренном настоящей статьей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Возврат страхователю суммы излишне взысканных страховых взносов при наличии у него задолженности по соответствующим пеням, а также штрафам, подлежащим взысканию в случаях, предусмотренных настоящим Федеральным законом, производится только после зачета этой суммы в счет погашения указанной задолженности в соответствии со статьей 2612 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5049,51 +5049,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">14. </w:t>
       </w:r>
       <w:r>
         <w:t>Правила, установленные настоящей статьей, применяются в отношении зачета или возврата сумм излишне взысканных пеней и штрафов, предусмотренных настоящим Федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>2. КОНТРОЛЬ ЗА УПЛАТОЙ СТРАХОВЫХ ВЗНОСОВ, ПОЛНОТОЙ И ДОСТОВЕРНОСТЬЮ СВЕДЕНИЙ И ДОКУМЕНТОВ, ПРЕДСТАВЛЯЕМЫХ ДЛЯ НАЗНАЧЕНИЯ И ВЫПЛАТЫ ОБЕСПЕЧЕНИЯ ПО СТРАХОВАНИЮ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2614. Проверки страхователей и банков (иных кредитных организаций)</w:t>
+        <w:t>Статья 26.14. Проверки страхователей и банков (иных кредитных организаций)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Страховщик проводит следующие виды проверок: (В редакции Федерального закона от 30.04.2021 № 126-ФЗ) 1) камеральная проверка;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Целью камеральной и выездной проверок является контроль за соблюдением страхователем законодательства Российской Федерации об обязательном социальном страховании от несчастных случаев на производстве и профессиональных заболеваний в части, касающейся правильности исчисления, своевременности и полноты уплаты (перечисления) страховых взносов страховщику, соответствием сведений об основном виде экономической деятельности страхователя, полноты и достоверности представляемых страхователем или застрахованным (лицом, имеющим право на получение страховых выплат в случае смерти застрахованного) сведений и документов, необходимых для назначения и выплаты обеспечения по страхованию, а также для принятия решения о финансовом обеспечении расходов страхователя на предупредительные меры по сокращению производственного травматизма и профессиональных заболеваний работников и санаторно-курортное лечение работников, занятых на работах с вредными и (или) опасными производственными факторами. (В редакции федеральных законов от 30.04.2021 № 126-ФЗ, от 28.12.2024 № 529-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5145,51 +5145,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Страховщик, органы внутренних дел, следственные органы в порядке, определяемом соглашением между ними, информируют друг друга об имеющихся у них материалах о нарушении законодательства Российской Федерации об обязательном социальном страховании от несчастных случаев на производстве и профессиональных заболеваний, о принятых мерах по их пресечению, проводимых ими проверках, а также осуществляют обмен другой необходимой информацией в целях выполнения возложенных на них задач. (Дополнение пунктом - Федеральный закон от 29.07.2017 № 272-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>выездная проверка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2615. Камеральная проверка</w:t>
+        <w:t>Статья 26.15. Камеральная проверка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Камеральная проверка проводится по месту нахождения страховщика на основании представленных страхователем сведений о начисленных страховых взносах, сведений и документов, представленных страхователем или застрахованным (лицом, имеющим право на получение страховых выплат в случае смерти застрахованного), необходимых для назначения и выплаты обеспечения по страхованию, а также содержащихся в едином государственном реестре юридических лиц или едином государственном реестре индивидуальных предпринимателей сведений о видах экономической деятельности по Общероссийскому классификатору видов экономической деятельности с указанием их процентных долей, определенных в порядке, установленном Правительством Российской Федерации, и других документов (информации), имеющихся у страховщика, в том числе полученных от государственных органов, органов государственных внебюджетных фондов, органов местного самоуправления, подведомственных государственным органам или органам местного самоуправления организаций по запросу с использованием единой системы межведомственного электронного взаимодействия или по межведомственному запросу. (В редакции федеральных законов от 30.04.2021 № 126-ФЗ, от 14.07.2022 № 237-ФЗ, от 28.12.2024 № 529-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Камеральная проверка проводится уполномоченными должностными лицами страховщика в соответствии с их должностными обязанностями без какого-либо специального решения руководителя территориального органа страховщика в течение трех месяцев со дня представления страхователем сведений о начисленных страховых взносах, сведений и документов, представленных страхователем или застрахованным (лицом, имеющим право на получение страховых выплат в случае смерти застрахованного), необходимых для назначения и выплаты обеспечения по страхованию, а также документов, необходимых для принятия решения о финансовом обеспечении расходов страхователя на предупредительные меры по сокращению производственного травматизма и профессиональных заболеваний работников и санаторно-курортное лечение работников, занятых на работах с вредными и (или) опасными производственными факторами. (В редакции Федерального закона от 14.07.2022 № 237-ФЗ) Камеральная проверка в отношении страхователя, применяющего специальный налоговый режим "Автоматизированная упрощенная система налогообложения", не проводится (за исключением камеральной проверки, предметом которой являются полнота и достоверность представляемых страхователем или застрахованным (лицом, имеющим право на получение страховых выплат в случае смерти застрахованного) сведений и документов, необходимых для назначения и выплаты обеспечения по страхованию). (Дополнение абзацем - Федеральный закон от 25.02.2022 № 18-ФЗ) (Пункт в редакции Федерального закона от 30.04.2021 № 126-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5241,51 +5241,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">52. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае выявления в результате камеральной проверки факта несоответствия сведений об основном виде экономической деятельности страхователя страховщик устанавливает страхователю страховой тариф, соответствующий фактически осуществляемому виду экономической деятельности. Сведения о коде по Общероссийскому классификатору видов экономической деятельности основного вида экономической деятельности страхователя, установленного в результате камеральной проверки, с указанием его процентной доли, определенной в порядке, установленном Правительством Российской Федерации, в течение трех рабочих дней со дня вступления в силу решения о несоответствии сведений об основном виде экономической деятельности страхователя направляются территориальным органом страховщика в федеральный орган исполнительной власти, осуществляющий функции по формированию официальной статистической информации о социальных, экономических, демографических, экологических и других общественных процессах в Российской Федерации, с использованием единой системы межведомственного электронного взаимодействия. (Дополнение пунктом - Федеральный закон от 28.12.2024 № 529-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Если в результате камеральной проверки не выявлены факты правонарушений, предусмотренных настоящим Федеральным законом, или иных нарушений законодательства Российской Федерации об обязательном социальном страховании от несчастных случаев на производстве и профессиональных заболеваний, акт проверки не составляется и о результатах камеральной проверки страхователю не сообщается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2616. Выездная проверка</w:t>
+        <w:t>Статья 26.16. Выездная проверка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Выездная проверка страхователя проводится на территории (в помещении) страхователя на основании решения руководителя (заместителя руководителя) территориального органа страховщика. В случае, если у страхователя отсутствует возможность предоставить помещение для проведения выездной проверки, выездная проверка может проводиться по месту нахождения территориального органа страховщика. Выездная проверка в отношении страхователя, применяющего специальный налоговый режим "Автоматизированная упрощенная система налогообложения", не проводится (за исключением выездной проверки, предметом которой являются полнота и достоверность представляемых страхователем или застрахованным (лицом, имеющим право на получение страховых выплат в случае смерти застрахованного) сведений и документов, необходимых для назначения и выплаты обеспечения по страхованию). (Дополнение абзацем - Федеральный закон от 25.02.2022 № 18-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение о проведении выездной проверки выносит территориальный орган страховщика по месту нахождения страхователя, за исключением случаев, указанных в пункте 3 настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5700,92 +5700,92 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">15. </w:t>
       </w:r>
       <w:r>
         <w:t>для перевода на русский язык документов (информации), представленных страхователем на иностранном языке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">26. </w:t>
       </w:r>
       <w:r>
         <w:t>вышестоящим органом страховщика либо по поручению вышестоящего органа страховщика территориальным органом страховщика - в порядке контроля за деятельностью территориального органа страховщика, проводившего проверку; (В редакции Федерального закона от 30.04.2021 № 126-ФЗ) 2) страховщиком, ранее проводившим проверку, на основании решения его руководителя (заместителя руководителя) - в случае представления страхователем уточненных сведений о начисленных страховых взносах, в которых указана сумма страховых взносов в размере, меньшем ранее заявленного. В рамках повторной выездной проверки страхователя проверяется период, за который представлены уточненные сведения. (В редакции Федерального закона от 14.07.2022 № 237-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2617. Доступ должностных лиц территориального органа страховщика на территорию (в помещение) для проведения выездной проверки</w:t>
+        <w:t>Статья 26.17. Доступ должностных лиц территориального органа страховщика на территорию (в помещение) для проведения выездной проверки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Доступ на территорию (в помещение) страхователя должностных лиц территориального органа страховщика, непосредственно проводящих выездную проверку, осуществляется при предъявлении такими лицами служебных удостоверений и решения руководителя (его заместителя) территориального органа страховщика о проведении выездной проверки такого страхователя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>При воспрепятствовании доступу должностных лиц территориального органа страховщика, проводящих выездную проверку, на территорию или в помещение страхователя (за исключением жилых помещений) руководитель проверяющей группы составляет акт, подписываемый им и проверяемым лицом. На основании такого акта территориальный орган страховщика по имеющимся у него данным о проверяемом лице или по аналогии вправе самостоятельно определить сумму страховых взносов, подлежащую уплате. В случае отказа проверяемого лица подписать такой акт в нем делается соответствующая запись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Доступ должностных лиц территориальных органов страховщика, проводящих выездную проверку, в жилые помещения помимо или против воли проживающих в них физических лиц иначе как в случаях, установленных федеральным законом, или на основании судебного решения не допускается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2618. Истребование документов при проведении проверки</w:t>
+        <w:t>Статья 26.18. Истребование документов при проведении проверки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Должностное лицо территориального органа страховщика, проводящее проверку, вправе истребовать у проверяемого лица необходимые для проверки документы. Требование о представлении документов может быть передано руководителю организации (его уполномоченному представителю) или физическому лицу (его законному или уполномоченному представителю) лично под расписку, направлено по почте заказным письмом или передано в электронном виде по телекоммуникационным каналам связи. В случае направления указанного требования по почте заказным письмом оно считается полученным по истечении шести рабочих дней с даты отправления заказного письма. (В редакции Федерального закона от 27.12.2019 № 486-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Истребуемые документы могут быть представлены в территориальный орган страховщика лично или через уполномоченного представителя, направлены по почте заказным письмом или переданы по телекоммуникационным каналам связи в форме электронных документов, подписанных уполномоченными на подписание таких документов лицами усиленной квалифицированной электронной подписью. Идентификация и аутентификация указанных лиц осуществляются с использованием единой системы идентификации и аутентификации</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5837,51 +5837,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если проверяемое лицо не имеет возможности представить истребуемые документы в течение десяти рабочих дней, это лицо в течение одного рабочего дня, следующего за днем получения требования о представлении документов, письменно уведомляет проверяющих должностных лиц территориального органа страховщика о невозможности представления в установленные сроки документов с указанием причин, по которым истребуемые документы не могут быть представлены в установленные сроки, и о сроках, в течение которых проверяемое лицо может представить истребуемые документы. В течение двух рабочих дней со дня получения такого уведомления руководитель (заместитель руководителя) территориального органа страховщика вправе на основании этого уведомления продлить сроки представления документов или отказать в продлении указанных сроков, о чем выносится отдельное решение по форме, утверждаемой страховщиком по согласованию с федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в сфере социального страхования. (В редакции Федерального закона от 27.12.2019 № 486-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>Отказ проверяемого лица от представления запрашиваемых при проведении проверки документов или непредставление их в установленные сроки признается правонарушением и влечет ответственность, предусмотренную статьей 19 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2619. Оформление результатов проверки</w:t>
+        <w:t>Статья 26.19. Оформление результатов проверки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае выявления нарушений в ходе проведения камеральной проверки не позднее чем в течение десяти рабочих дней после дня истечения срока для проведения камеральной проверки, установленного пунктом 2 статьи 2615 настоящего Федерального закона, должностными лицами территориального органа страховщика, проводившими проверку, должен быть составлен акт проверки по форме и в соответствии с требованиями к составлению акта камеральной проверки, которые установлены страховщиком по согласованию с федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в сфере социального страхования. (В редакции Федерального закона от 27.12.2019 № 486-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>По результатам выездной проверки в течение двух месяцев со дня составления справки о проведенной выездной проверке должностными лицами территориального органа страховщика, проводившими проверку, должен быть составлен акт проверки по форме и в соответствии с требованиями к составлению акта выездной проверки, которые установлены страховщиком по согласованию с федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в сфере социального страхования</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5900,51 +5900,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Акт проверки в течение пяти рабочих дней с даты подписания этого акта должен быть вручен лицу, в отношении которого проводилась проверка (его уполномоченному представителю), лично под расписку, направлен по почте заказным письмом или передан в электронном виде по телекоммуникационным каналам связи. В случае направления акта проверки по почте заказным письмом датой вручения этого акта считается шестой рабочий день с даты отправления заказного письма. Форматы, порядок и условия направления страхователю акта проверки в электронном виде по телекоммуникационным каналам связи устанавливаются страховщиком. (В редакции Федерального закона от 27.12.2019 № 486-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Лицо, в отношении которого проводилась проверка (его уполномоченный представитель), в случае несогласия с фактами, изложенными в акте проверки, а также с выводами и предложениями проверяющих в течение пятнадцати рабочих дней со дня получения акта проверки вправе представить в территориальный орган страховщика письменные возражения по указанному акту в целом или по его отдельным положениям. При этом страхователь вправе приложить к письменным возражениям или в согласованный срок передать в территориальный орган страховщика документы (их копии, заверенные в установленном порядке), подтверждающие обоснованность своих возражений. (В редакции Федерального закона от 27.12.2019 № 486-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2620. Вынесение решения по результатам рассмотрения материалов проверки</w:t>
+        <w:t>Статья 26.20. Вынесение решения по результатам рассмотрения материалов проверки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Акт проверки и другие материалы проверки, в ходе которой были выявлены нарушения законодательства Российской Федерации об обязательном социальном страховании от несчастных случаев на производстве и профессиональных заболеваний, а также представленные проверяемым лицом (его уполномоченным представителем) письменные возражения по указанному акту должны быть рассмотрены руководителем (заместителем руководителя) территориального органа страховщика, проводившего проверку, и решение по ним должно быть принято в течение десяти рабочих дней со дня истечения срока, указанного в пункте 5 статьи 2619 настоящего Федерального закона. Указанный срок может быть продлен, но не более чем на один месяц. (В редакции Федерального закона от 27.12.2019 № 486-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Руководитель (заместитель руководителя) территориального органа страховщика извещает о времени и месте рассмотрения материалов проверки лицо, в отношении которого проводилась эта проверка</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6315,51 +6315,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>об отказе в привлечении к ответственности за совершение правонарушения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>об отмене решения о назначении и выплате обеспечения по страхованию; (Дополнение подпунктом - Федеральный закон от 30.04.2021 № 126-ФЗ) 4) о возмещении излишне понесенных расходов; (Дополнение подпунктом - Федеральный закон от 30.04.2021 № 126-ФЗ) 5) о несоответствии сведений об основном виде экономической деятельности страхователя. (Дополнение подпунктом - Федеральный закон от 28.12.2024 № 529-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2621. Обжалование актов территориального органа страховщика и действий (бездействия) его должностных лиц, связанных с осуществлением контроля за уплатой страховых взносов, полнотой и достоверностью сведений и документов, представляемых для назначения и выплаты обеспечения по страхованию</w:t>
+        <w:t>Статья 26.21. Обжалование актов территориального органа страховщика и действий (бездействия) его должностных лиц, связанных с осуществлением контроля за уплатой страховых взносов, полнотой и достоверностью сведений и документов, представляемых для назначения и выплаты обеспечения по страхованию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 30.04.2021 № 126-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Страхователь имеет право обжаловать решения и иные акты ненормативного характера территориального органа страховщика (далее - акты территориального органа страховщика), действия (бездействие) его должностных лиц, связанные с осуществлением контроля за уплатой страховых взносов, полнотой и достоверностью сведений и документов, представляемых для назначения и выплаты обеспечения по страхованию, если, по мнению страхователя, акты территориального органа страховщика, действия (бездействие) его должностных лиц нарушают его права. (В редакции Федерального закона от 30.04.2021 № 126-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -6534,122 +6534,122 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:t>изменить решение территориального органа страховщика или вынести новое решение по существу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>3. ОТВЕТСТВЕННОСТЬ ЗА СОВЕРШЕНИЕ НАРУШЕНИЙ ЗАКОНОДАТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ ОБ ОБЯЗАТЕЛЬНОМ СОЦИАЛЬНОМ СТРАХОВАНИИ ОТ НЕСЧАСТНЫХ СЛУЧАЕВ НА ПРОИЗВОДСТВЕ И ПРОФЕССИОНАЛЬНЫХ ЗАБОЛЕВАНИЙ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2622. Понятие нарушения законодательства Российской Федерации об обязательном социальном страховании от несчастных случаев на производстве и профессиональных заболеваний</w:t>
+        <w:t>Статья 26.22. Понятие нарушения законодательства Российской Федерации об обязательном социальном страховании от несчастных случаев на производстве и профессиональных заболеваний</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Нарушением законодательства Российской Федерации об обязательном социальном страховании от несчастных случаев на производстве и профессиональных заболеваний признается виновно совершенное противоправное деяние (действие или бездействие) страхователя или банка (иной кредитной организации), за которое настоящим Федеральным законом установлена ответственность</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Привлечение к ответственности за совершение правонарушений, предусмотренных настоящим Федеральным законом, осуществляется территориальными органами страховщика</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Привлечение организации к ответственности за нарушение законодательства Российской Федерации об обязательном социальном страховании от несчастных случаев на производстве и профессиональных заболеваний не освобождает ее должностных лиц при наличии соответствующих оснований от административной, уголовной или иной ответственности, предусмотренной законодательством Российской Федерации. (В редакции Федерального закона от 29.07.2017 № 272-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2623. Лица, подлежащие ответственности за совершение правонарушений</w:t>
+        <w:t>Статья 26.23. Лица, подлежащие ответственности за совершение правонарушений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Ответственность за совершение правонарушений несут юридические лица, индивидуальные предприниматели и физические лица в случаях, предусмотренных настоящим Федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Физическое лицо может быть привлечено к ответственности за совершение правонарушений с шестнадцатилетнего возраста</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2624. Формы вины при совершении правонарушения</w:t>
+        <w:t>Статья 26.24. Формы вины при совершении правонарушения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Виновным в совершении правонарушения признается лицо, совершившее противоправное деяние умышленно или по неосторожности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Правонарушение признается совершенным умышленно, если лицо, его совершившее, осознавало противоправный характер своих действий (бездействия), желало либо сознательно допускало наступление вредных последствий таких действий (бездействия)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6657,51 +6657,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Правонарушение признается совершенным по неосторожности, если лицо, его совершившее, не осознавало противоправного характера своих действий (бездействия) либо вредного характера последствий, возникших вследствие этих действий (бездействия), хотя должно было и могло это осознавать</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Вина организации в совершении правонарушения определяется в зависимости от вины ее должностных лиц либо ее представителей, действия (бездействие) которых обусловили совершение правонарушения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2625. Обстоятельства, исключающие вину лица в совершении правонарушения</w:t>
+        <w:t>Статья 26.25. Обстоятельства, исключающие вину лица в совершении правонарушения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Обстоятельствами, исключающими вину лица в совершении правонарушения, признаются</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>При наличии обстоятельств, указанных в пункте 1 настоящей статьи, лицо не подлежит ответственности за совершение правонарушения</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6731,51 +6731,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>выполнение страхователем предписаний, предусмотренных письменными разъяснениями о порядке исчисления, уплаты страховых взносов или по иным вопросам применения законодательства Российской Федерации об обязательном социальном страховании от несчастных случаев на производстве и профессиональных заболеваний, данных ему либо неопределенному кругу лиц страховщиком (территориальным органом страховщика) или другим уполномоченным органом государственной власти (уполномоченным должностным лицом этого органа) в пределах его компетенции (указанные обстоятельства устанавливаются при наличии соответствующего документа этого органа, по смыслу и содержанию относящегося к периоду, в котором совершено правонарушение, независимо от даты издания такого документа). Положение настоящего подпункта не применяется в случае, если указанные письменные разъяснения основаны на неполной или недостоверной информации, предоставленной страхователем</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>иные обстоятельства, которые могут быть признаны судом, рассматривающим дело, исключающими вину лица в совершении правонарушения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2626. Обстоятельства, смягчающие и отягчающие ответственность за совершение правонарушения</w:t>
+        <w:t>Статья 26.26. Обстоятельства, смягчающие и отягчающие ответственность за совершение правонарушения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Обстоятельствами, смягчающими ответственность за совершение правонарушения, признаются</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Обстоятельством, отягчающим ответственность за совершение правонарушения, признается совершение правонарушения лицом, ранее привлекаемым к ответственности за аналогичное правонарушение</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6849,248 +6849,248 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>тяжелое материальное положение физического лица, привлекаемого к ответственности за совершение правонарушения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>иные обстоятельства, которые судом или территориальным органом страховщика, рассматривающими дело, могут быть признаны смягчающими ответственность</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2627. Срок давности привлечения к ответственности за совершение правонарушения</w:t>
+        <w:t>Статья 26.27. Срок давности привлечения к ответственности за совершение правонарушения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Лицо не может быть привлечено к ответственности за совершение правонарушения, если со дня его совершения либо со следующего дня после дня окончания периода, в течение которого было совершено это правонарушение, и до дня вынесения решения о привлечении к ответственности истекло три года (срок давности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Течение срока давности привлечения к ответственности за совершение правонарушения приостанавливается, если лицо, привлекаемое к указанной ответственности, активно противодействовало проведению выездной проверки, что стало непреодолимым препятствием для ее проведения и определения территориальными органами страховщика сумм страховых взносов, подлежащих уплате страховщику</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Течение срока давности привлечения к ответственности за совершение правонарушения считается приостановленным со дня составления акта, предусмотренного пунктом 2 статьи 2617 настоящего Федерального закона. В этом случае течение срока давности привлечения к указанной ответственности возобновляется со дня, когда прекратили действие обстоятельства, препятствующие проведению выездной проверки, и вынесено решение о возобновлении выездной проверки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2628. Нарушение страхователем срока регистрации</w:t>
+        <w:t>Статья 26.28. Нарушение страхователем срока регистрации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Нарушение установленного статьей 6 настоящего Федерального закона срока регистрации в качестве страхователя у страховщика влечет взыскание штрафа в размере 5 тысяч рублей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Нарушение установленного статьей 6 настоящего Федерального закона срока регистрации в качестве страхователя у страховщика более чем на 90 календарных дней влечет взыскание штрафа в размере 10 тысяч рублей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2629. Неуплата или неполная уплата сумм страховых взносов</w:t>
+        <w:t>Статья 26.29. Неуплата или неполная уплата сумм страховых взносов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Неуплата или неполная уплата сумм страховых взносов в результате занижения облагаемой базы для начисления страховых взносов, иного неправильного исчисления сумм страховых взносов или других неправомерных действий (бездействия) влечет взыскание штрафа в размере 20 процентов причитающейся к уплате суммы страховых взносов, а умышленное совершение указанных деяний - в размере 40 процентов причитающейся к уплате суммы страховых взносов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2630. Непредставление сведений о начисленных страховых взносах</w:t>
+        <w:t>Статья 26.30. Непредставление сведений о начисленных страховых взносах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 14.07.2022 № 237-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Непредставление страхователем предусмотренных сведений о начисленных страховых взносах в территориальный орган страховщика по месту своего учета в срок, установленный настоящим Федеральным законом, влечет взыскание штрафа в размере 5 процентов суммы страховых взносов, начисленной к уплате за последние три месяца отчетного (расчетного) периода, за каждый полный или неполный месяц со дня, установленного для ее представления, но не более 30 процентов указанной суммы и не менее 1000 рублей. (В редакции Федерального закона от 14.07.2022 № 237-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>(Пункт утратил силу - Федеральный закон от 14.07.2022 № 237-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2631. Отказ в представлении или непредставление страховщику документов, необходимых для осуществления контроля за уплатой страховых взносов, полнотой и достоверностью сведений и документов, представляемых для назначения и выплаты обеспечения по страхованию. Представление недостоверных сведений и документов</w:t>
+        <w:t>Статья 26.31. Отказ в представлении или непредставление страховщику документов, необходимых для осуществления контроля за уплатой страховых взносов, полнотой и достоверностью сведений и документов, представляемых для назначения и выплаты обеспечения по страхованию. Представление недостоверных сведений и документов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 30.04.2021 № 126-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Отказ в представлении или непредставление в установленный срок страхователем в территориальный орган страховщика документов (их копий, заверенных в установленном порядке), необходимых для осуществления контроля за правильностью исчисления, своевременностью и полнотой уплаты (перечисления) страховых взносов, полнотой и достоверностью сведений и документов, представляемых для назначения и выплаты обеспечения по страхованию, влечет взыскание штрафа в размере 200 рублей за каждый непредставленный документ. (В редакции Федерального закона от 30.04.2021 № 126-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Представление страхователем недостоверных сведений и документов, необходимых для назначения и выплаты обеспечения по страхованию, или их сокрытие, повлекшие излишне понесенные расходы на выплату обеспечения по страхованию, влечет взыскание штрафа в размере 20 процентов от суммы излишне понесенных расходов, но не более 5 000 рублей и не менее 1 000 рублей. (Дополнение пунктом - Федеральный закон от 30.04.2021 № 126-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2632. Нарушение банком (иной кредитной организацией) срока исполнения поручения страхователя на перечисление страховых взносов, пеней и штрафов</w:t>
+        <w:t>Статья 26.32. Нарушение банком (иной кредитной организацией) срока исполнения поручения страхователя на перечисление страховых взносов, пеней и штрафов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Нарушение банком (иной кредитной организацией) установленного срока исполнения поручения страхователя на перечисление страховых взносов, пеней и штрафов в бюджет Фонда пенсионного и социального страхования Российской Федерации при наличии достаточных средств на счете указанного страхователя влечет взыскание штрафа в размере одной стопятидесятой ставки рефинансирования Центрального банка Российской Федерации, но не более 0,2 процента неперечисленной суммы страховых взносов, пеней и штрафов за каждый календарный день просрочки. (В редакции Федерального закона от 14.07.2022 № 237-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2633. Неисполнение банком (иной кредитной организацией) поручения страховщика на перечисление страховых взносов</w:t>
+        <w:t>Статья 26.33. Неисполнение банком (иной кредитной организацией) поручения страховщика на перечисление страховых взносов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Неправомерное неисполнение банком (иной кредитной организацией) в установленный срок поручения страховщика на списание и перечисление в бюджет Фонда пенсионного и социального страхования Российской Федерации необходимых денежных средств со счетов страхователя - юридического лица или индивидуального предпринимателя при наличии достаточных средств на счете указанного страхователя влечет взыскание штрафа в размере одной стопятидесятой ставки рефинансирования Центрального банка Российской Федерации, но не более 0,2 процента неперечисленной суммы страховых взносов, пеней и штрафов за каждый календарный день просрочки. (В редакции Федерального закона от 14.07.2022 № 237-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Совершение банком (иной кредитной организацией) действий по созданию ситуации отсутствия денежных средств на счете страхователя, в отношении которых в банке (иной кредитной организации) находится поручение страховщика на списание и перечисление в бюджет Фонда пенсионного и социального страхования Российской Федерации необходимых денежных средств, влечет взыскание штрафа в размере 30 процентов не поступившей в результате таких действий суммы. (В редакции Федерального закона от 14.07.2022 № 237-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2634. Несообщение банком (иной кредитной организацией) сведений о счете страхователя</w:t>
+        <w:t>Статья 26.34. Несообщение банком (иной кредитной организацией) сведений о счете страхователя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 27.12.2019 № 486-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Несообщение в установленный срок банком (иной кредитной организацией) в территориальный орган страховщика сведений об открытии или о закрытии счета, об изменении реквизитов счета юридического лица или индивидуального предпринимателя влечет взыскание штрафа в размере 40 тысяч рублей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>