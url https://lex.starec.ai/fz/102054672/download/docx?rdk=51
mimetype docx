--- v0 (2026-05-23)
+++ v1 (2026-10-07)
@@ -639,202 +639,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Компенсационным фондом саморегулируемой организации оценщиков (далее - компенсационный фонд) является обособленное имущество, принадлежащее саморегулируемой организации оценщиков на праве собственности и первоначально формируемое исключительно в денежной форме за счет обязательных взносов ее членов. Не допускается освобождение члена саморегулируемой организации оценщиков от обязанности внесения взносов в компенсационный фонд, в том числе зачет его требований к саморегулируемой организации оценщиков, за исключением случая формирования компенсационного фонда при реорганизации саморегулируемой организации оценщиков в форме присоединения. При реорганизации саморегулируемой организации оценщиков член присоединенной саморегулируемой организации оценщиков считается внесшим взнос в компенсационный фонд реорганизованной саморегулируемой организации оценщиков. (В редакции Федерального закона от 18.03.2020 № 66-ФЗ) Основанием для обращения взыскания на компенсационный фонд считается установленный решением арбитражного суда или признанный страховщиком факт наступления страхового случая по договору обязательного страхования ответственности. Требование о получении компенсационной выплаты за счет компенсационного фонда может быть предъявлено к саморегулируемой организации оценщиков, национальному объединению саморегулируемых организаций оценщиков в случае передачи ему имущества, составляющего компенсационный фонд саморегулируемой организации оценщиков, только в случае совпадения следующих условий: (В редакции федеральных законов от 28.12.2010 № 431-ФЗ; от 21.07.2014 № 225-ФЗ) для возмещения ущерба, причиненного оценщиком, недостаточно средств, полученных по договору обязательного страхования ответственности; оценщик отказался удовлетворить требование заказчика или третьего лица о возмещении ущерба либо заказчик или третье лицо не получили от него в разумный срок ответ на предъявленное требование. Требование о возмещении ущерба за счет компенсационного фонда может быть предъявлено к саморегулируемой организации оценщиков, членом которой является или являлся оценщик на момент причинения ущерба, национальному объединению саморегулируемых организаций оценщиков в случае передачи ему имущества, составляющего компенсационный фонд саморегулируемой организации оценщиков, членом которой являлся оценщик на момент причинения ущерба. (В редакции федеральных законов от 28.12.2010 № 431-ФЗ; от 21.07.2014 № 225-ФЗ) Не допускается осуществление выплат за счет компенсационного фонда (в том числе возврат членам саморегулируемой организации оценщиков их взносов), за исключением выплат, предусмотренных настоящим Федеральным законом. (В редакции Федерального закона от 28.12.2010 № 431-ФЗ) На компенсационный фонд не может быть обращено взыскание по обязательствам саморегулируемой организации оценщиков, а также по обязательствам членов саморегулируемой организации оценщиков, если возникновение таких обязательств не связано с осуществлением регулируемого ею вида деятельности. Размер компенсационной выплаты за счет компенсационного фонда по требованию или требованиям заказчиков либо третьих лиц к одному оценщику по одному страховому случаю не может превышать пяти миллионов рублей. (В редакции Федерального закона от 28.12.2010 № 431-ФЗ) В случае ликвидации некоммерческой организации, имеющей статус саморегулируемой организации оценщиков, и (или) исключения сведений о некоммерческой организации из единого государственного реестра саморегулируемых организаций оценщиков, кроме случаев исключения сведений о некоммерческой организации из единого государственного реестра саморегулируемых организаций оценщиков в связи с ее реорганизацией, имущество, составляющее компенсационный фонд такой некоммерческой организации, подлежит передаче национальному объединению саморегулируемых организаций оценщиков (при его наличии). (Дополнение частью - Федеральный закон от 28.12.2010 № 431-ФЗ) (В редакции федеральных законов от 21.07.2014 № 225-ФЗ, от 18.03.2020 № 66-ФЗ) К порядку размещения средств компенсационного фонда саморегулируемой организации оценщиков, переданных национальному объединению саморегулируемых организаций оценщиков, предъявляются требования, аналогичные требованиям, предъявляемым к порядку размещения средств компенсационного фонда саморегулируемой организации оценщиков. (Дополнение частью - Федеральный закон от 28.12.2010 № 431-ФЗ) (В редакции Федерального закона от 21.07.2014 № 225-ФЗ) Имущество, составляющее компенсационный фонд саморегулируемой организации оценщиков и переданное национальному объединению саморегулируемых организаций оценщиков, по истечении четырех лет с даты ликвидации саморегулируемой организации оценщиков и (или) исключения сведений о некоммерческой организации из единого государственного реестра саморегулируемых организаций оценщиков подлежит возврату в денежной форме лицам, являвшимся членами такой саморегулируемой организации, в размере, не превышающем размера их взносов в компенсационный фонд саморегулируемой организации оценщиков, в порядке, установленном уполномоченным федеральным органом, осуществляющим функции по нормативно-правовому регулированию оценочной деятельности. (Дополнение частью - Федеральный закон от 28.12.2010 № 431-ФЗ) (В редакции Федерального закона от 21.07.2014 № 225-ФЗ) В случае отсутствия национального объединения саморегулируемых организаций оценщиков при ликвидации некоммерческой организации, имеющей статус саморегулируемой организации оценщиков, и (или) исключения сведений о некоммерческой организации из единого государственного реестра саморегулируемых организаций оценщиков, кроме случаев исключения сведений о некоммерческой организации из единого государственного реестра саморегулируемых организаций оценщиков в связи с ее реорганизацией, имущество, составляющее компенсационный фонд такой некоммерческой организации, подлежит внесению в депозит нотариуса. (Дополнение частью - Федеральный закон от 18.03.2020 № 66-ФЗ) Имущество, составляющее компенсационный фонд саморегулируемой организации оценщиков, вносится в депозит нотариуса в денежной форме. (Дополнение частью - Федеральный закон от 18.03.2020 № 66-ФЗ) Обращение взыскания на компенсационный фонд саморегулируемой организации оценщиков, внесенный в депозит нотариуса, осуществляется в соответствии с настоящей статьей. (Дополнение частью - Федеральный закон от 18.03.2020 № 66-ФЗ) В случае реорганизации саморегулируемой организации оценщиков компенсационный фонд реорганизованной саморегулируемой организации оценщиков формируется в том числе за счет компенсационного фонда присоединенной саморегулируемой организации оценщиков. (Дополнение частью - Федеральный закон от 18.03.2020 № 66-ФЗ) (Дополнение статьей - Федеральный закон от 27.07.2006 № 157-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 249. Условия и порядок размещения средств компенсационного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Саморегулируемая организация оценщиков для размещения средств компенсационного фонда в целях их сохранения и увеличения заключает с управляющей компанией договор доверительного управления таким фондом. Управляющая компания обязана совершить все необходимые действия по недопущению нарушения установленных настоящим Федеральным законом требований к размещению средств компенсационного фонда и заключить договор со специализированным депозитарием, с которым заключен договор саморегулируемой организацией оценщиков. Специализированный депозитарий осуществляет контроль за соблюдением управляющей компанией ограничений размещения средств компенсационного фонда, правил размещения этих средств и требований к их размещению, установленных настоящим Федеральным законом и инвестиционной декларацией, принятой саморегулируемой организацией оценщиков. Обо всех случаях нарушения установленных настоящим Федеральным законом требований к размещению средств компенсационного фонда специализированный депозитарий уведомляет саморегулируемую организацию оценщиков и уполномоченный федеральный орган, осуществляющий функции по надзору за деятельностью саморегулируемых организаций оценщиков. Управляющая компания и специализированный депозитарий отбираются по результатам конкурса, проведенного в порядке, установленном внутренними документами саморегулируемой организации оценщиков. Доход, полученный от размещения средств компенсационного фонда, направляется на пополнение этого фонда и покрытие расходов, связанных с обеспечением надлежащих условий размещения таких средств. Средства компенсационного фонда размещаются управляющей компанией в соответствии с инвестиционной декларацией, принятой саморегулируемой организацией оценщиков, и с учетом ограничений, установленных настоящей статьей. Не более чем сорок процентов этих средств должно быть размещено в государственные ценные бумаги Российской Федерации, и не более чем сорок процентов этих средств может быть размещено в обращающиеся на организованных торгах акции российских эмитентов, созданных в форме открытых акционерных обществ, или паи паевых инвестиционных фондов. (В редакции федеральных законов от 21.11.2011 № 327-ФЗ; от 02.06.2016 № 172-ФЗ) Не допускается размещать более чем пять процентов средств компенсационного фонда в акции одного эмитента, а также размещать средства компенсационного фонда в векселя, ценные бумаги, не обращающиеся на организованных торгах, и иностранные ценные бумаги. (В редакции Федерального закона от 21.11.2011 № 327-ФЗ) (Дополнение статьей - Федеральный закон от 27.07.2006 № 157-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2410. Национальное объединение саморегулируемых организаций оценщиков и иные объединения саморегулируемых организаций оценщиков</w:t>
+        <w:t>Статья 24.10. Национальное объединение саморегулируемых организаций оценщиков и иные объединения саморегулируемых организаций оценщиков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>В целях обеспечения общественных интересов, формирования единых подходов к осуществлению оценочной деятельности, выработки единой позиции оценщиков по вопросам регулирования их деятельности, координации деятельности саморегулируемых организаций оценщиков, а также в целях взаимодействия саморегулируемых организаций оценщиков с федеральными органами государственной власти, органами государственной власти субъектов Российской Федерации, органами местного самоуправления и потребителями услуг в области оценочной деятельности саморегулируемые организации оценщиков вправе создать национальное объединение саморегулируемых организаций оценщиков и иные объединения саморегулируемых организаций оценщиков с соблюдением требований настоящего Федерального закона, Федерального закона от 1 декабря 2007 года № 315-ФЗ "О саморегулируемых организациях" и принятых в соответствии с ними иных нормативных правовых актов Российской Федерации. Национальным объединением саморегулируемых организаций оценщиков признается некоммерческая организация, которая создана саморегулируемыми организациями оценщиков, зарегистрирована уполномоченным федеральным органом исполнительной власти, осуществляющим функции по надзору за деятельностью саморегулируемых организаций оценщиков, и членами которой являются более чем семьдесят пять процентов саморегулируемых организаций оценщиков, включенных в единый государственный реестр саморегулируемых организаций оценщиков и объединяющих более чем пятьдесят процентов оценщиков, включенных в сводный реестр членов саморегулируемых организаций оценщиков, право осуществления оценочной деятельности которых не приостановлено. Национальное объединение саморегулируемых организаций оценщиков не вправе отказать в приеме в свои члены саморегулируемой организации оценщиков. Национальное объединение саморегулируемых организаций оценщиков не вправе осуществлять предпринимательскую деятельность и иную приносящую доход деятельность. Некоммерческая организация, соответствующая требованиям части второй настоящей статьи, подлежит регистрации в едином государственном реестре саморегулируемых организаций оценщиков в качестве национального объединения саморегулируемых организаций оценщиков по истечении трех рабочих дней с даты представления в уполномоченный федеральный орган исполнительной власти, осуществляющий функции по надзору за деятельностью саморегулируемых организаций оценщиков, следующих документов: заявление о регистрации в качестве национального объединения саморегулируемых организаций оценщиков; надлежащим образом заверенные копии учредительных документов; заверенные некоммерческой организацией копии заявлений о вступлении в некоммерческую организацию всех ее членов. Основными функциями национального объединения саморегулируемых организаций оценщиков являются: обсуждение вопросов государственной политики в области оценочной деятельности; представление интересов саморегулируемых организаций оценщиков в федеральных органах государственной власти, органах государственной власти субъектов Российской Федерации, органах местного самоуправления; формирование предложений по вопросам выработки государственной политики в области оценочной деятельности; формирование предложений о совершенствовании правового и экономического регулирования оценочной деятельности; защита прав и законных интересов саморегулируемых организаций оценщиков; разработка федеральных стандартов оценки, за исключением федеральных стандартов оценки, устанавливающих требования к определению кадастровой стоимости; рассмотрение проектов нормативных правовых актов Российской Федерации в области оценочной деятельности и предоставление рекомендаций об их утверждении; разработка дополнительных образовательных программ в области оценочной деятельности; разработка рекомендаций о минимальном стаже оценщиков, сроке стажировки лиц, претендующих на членство в саморегулируемой организации оценщиков; рассмотрение обращений, ходатайств, жалоб на саморегулируемые организации оценщиков от потребителей услуг в области оценочной деятельности и оценщиков; размещение средств компенсационного фонда, переданных национальному объединению саморегулируемых организаций оценщиков, в случае, установленном статьей 248 настоящего Федерального закона; возврат имущества, составляющего компенсационный фонд и переданного национальному объединению саморегулируемых организаций оценщиков, в случае, установленном статьей 248 настоящего Федерального закона. Высшим органом управления национального объединения саморегулируемых организаций оценщиков является общее собрание членов национального объединения саморегулируемых организаций оценщиков. Общее собрание членов национального объединения саморегулируемых организаций оценщиков созывается не реже чем один раз в год. Внеочередное общее собрание членов национального объединения саморегулируемых организаций оценщиков может быть созвано по инициативе не менее одной трети саморегулируемых организаций оценщиков. Решение общего собрания членов национального объединения саморегулируемых организаций оценщиков считается принятым, если за него проголосовали не менее чем две трети участников собрания и при этом в собрании участвовали не менее чем пятьдесят процентов общего числа членов национального объединения саморегулируемых организаций оценщиков. Члены национального объединения саморегулируемых организаций оценщиков имеют равные права и равное представительство на общем собрании членов национального объединения саморегулируемых организаций оценщиков. Каждый член национального объединения саморегулируемых организаций оценщиков независимо от количества его представителей при принятии решений имеет один голос. К компетенции общего собрания членов национального объединения саморегулируемых организаций оценщиков относятся: изменение устава национального объединения саморегулируемых организаций оценщиков; определение приоритетных направлений деятельности национального объединения саморегулируемых организаций оценщиков, принципов формирования и использования его имущества; образование исполнительных органов национального объединения саморегулируемых организаций оценщиков и досрочное прекращение их полномочий; создание филиалов и открытие представительств национального объединения саморегулируемых организаций оценщиков; участие в других организациях; реорганизация и ликвидация национального объединения саморегулируемых организаций оценщиков; формирование постоянно действующего коллегиального органа управления национального объединения саморегулируемых организаций оценщиков (далее - коллегиальный орган управления национального объединения саморегулируемых организаций оценщиков), в том числе избрание председателя коллегиального органа управления национального объединения саморегулируемых организаций оценщиков, членов коллегиального органа управления национального объединения саморегулируемых организаций оценщиков и прекращение полномочий членов коллегиального органа управления национального объединения саморегулируемых организаций оценщиков, принятие решений о досрочном прекращении полномочий членов коллегиального органа управления национального объединения саморегулируемых организаций оценщиков; утверждение положения о коллегиальном органе управления национального объединения саморегулируемых организаций оценщиков, устанавливающего также права и обязанности председателя и иных членов этого органа, функции коллегиального органа управления национального объединения саморегулируемых организаций оценщиков; утверждение положений о членстве, об общем собрании членов национального объединения саморегулируемых организаций оценщиков, исполнительном органе национального объединения саморегулируемых организаций оценщиков; утверждение размеров вступительного взноса, членских и иных взносов; утверждение инвестиционной декларации компенсационного фонда, переданного национальному объединению саморегулируемых организаций оценщиков, в случае, установленном статьей 248 настоящего Федерального закона; утверждение аудитора национального объединения саморегулируемых организаций оценщиков и размера оплаты его услуг; утверждение годового отчета национального объединения саморегулируемых организаций оценщиков, отчета исполнительного директора о результатах финансово-хозяйственной и организационной деятельности национального объединения саморегулируемых организаций оценщиков, бухгалтерской (финансовой) отчетности национального объединения саморегулируемых организаций оценщиков, сметы доходов и расходов национального объединения саморегулируемых организаций оценщиков; образование иных органов национального объединения саморегулируемых организаций оценщиков и прекращение полномочий соответствующих органов или полномочий их членов, утверждение положений об этих органах, определение кадровой политики, в том числе условий и принципов оплаты труда работников национального объединения саморегулируемых организаций оценщиков; иные полномочия, предусмотренные настоящим Федеральным законом и уставными документами национального объединения саморегулируемых организаций оценщиков. В состав коллегиального органа управления национального объединения саморегулируемых организаций оценщиков в обязательном порядке входит по одному представителю от каждого члена национального объединения саморегулируемых организаций оценщиков. Не менее чем двадцать пять процентов состава коллегиального органа управления национального объединения саморегулируемых организаций оценщиков должны составлять независимые эксперты, потребители услуг в области оценочной деятельности, представители научной и педагогической общественности и иные не являющиеся членами или представителями членов саморегулируемых организаций оценщиков лица. Состав коллегиального органа управления национального объединения саморегулируемых организаций оценщиков подлежит ротации один раз в два года в порядке, установленном учредительными документами национального объединения саморегулируемых организаций оценщиков. Коллегиальный орган управления национального объединения саморегулируемых организаций оценщиков возглавляется председателем, который избирается решением общего собрания членов национального объединения саморегулируемых организаций оценщиков сроком на один год. Председателем коллегиального органа управления национального объединения саморегулируемых организаций оценщиков не могут быть представители федеральных органов государственной власти, органов государственной власти субъектов Российской Федерации, органов местного самоуправления. Одно и то же лицо не может занимать должность председателя коллегиального органа управления национального объединения саморегулируемых организаций оценщиков более двух раз подряд. Председатель коллегиального органа управления национального объединения саморегулируемых организаций оценщиков организует работу коллегиального органа управления национального объединения саморегулируемых организаций оценщиков и председательствует на заседаниях коллегиального органа управления национального объединения саморегулируемых организаций оценщиков. Заседания коллегиального органа управления национального объединения саморегулируемых организаций оценщиков созываются председателем коллегиального органа управления национального объединения саморегулируемых организаций оценщиков. Заседания коллегиального органа управления национального объединения саморегулируемых организаций оценщиков могут быть созваны по инициативе не менее одной трети членов коллегиального органа управления национального объединения саморегулируемых организаций оценщиков. Решение коллегиального органа управления национального объединения саморегулируемых организаций оценщиков считается принятым, если за него проголосовали не менее чем две трети участников заседания и при этом в заседании участвовали не менее чем пятьдесят процентов общего числа членов коллегиального органа управления национального объединения саморегулируемых организаций оценщиков. Каждый член коллегиального органа управления национального объединения саморегулируемых организаций оценщиков имеет один голос. В случае равенства голосов при принятии решений этим органом управления голос председателя коллегиального органа управления национального объединения саморегулируемых организаций оценщиков является решающим. Исполнительный орган национального объединения саморегулируемых организаций оценщиков избирается на срок до двух лет общим собранием членов национального объединения саморегулируемых организаций оценщиков. Размеры вознаграждений и компенсаций лицам, входящим в состав исполнительного органа национального объединения саморегулируемых организаций оценщиков, устанавливаются решением общего собрания членов национального объединения саморегулируемых организаций оценщиков. Лица, входящие в состав исполнительного органа национального объединения саморегулируемых организаций оценщиков, не вправе: быть избранными в состав коллегиального органа управления национального объединения саморегулируемых организаций оценщиков; приобретать ценные бумаги, эмитентами которых или должниками по которым являются участники национального объединения саморегулируемых организаций оценщиков и их члены, их дочерние и зависимые общества; заключать с участниками национального объединения саморегулируемых организаций оценщиков и их членами любые договоры имущественного страхования, кредитные договоры, соглашения о поручительстве; осуществлять оценочную деятельность; учреждать юридические лица, осуществляющие оценочную деятельность, становиться участниками таких юридических лиц; являться членами органов управления участников национального объединения саморегулируемых организаций оценщиков и юридических лиц, осуществляющих оценочную деятельность, работниками, состоящими в штате указанных организаций. Национальное объединение саморегулируемых организаций оценщиков обязано иметь в информационно-телекоммуникационной сети "Интернет" официальный сайт, в электронный адрес которого включено доменное имя, права на которое принадлежат национальному объединению саморегулируемых организаций оценщиков (далее - официальный сайт национального объединения саморегулируемых организаций оценщиков). Национальное объединение саморегулируемых организаций оценщиков обязано разместить на официальном сайте национального объединения саморегулируемых организаций оценщиков: полное и (в случае, если имеется) сокращенное наименование, место нахождения, номера контактных телефонов и адрес электронной почты, полные и (в случае, если имеются) сокращенные наименования некоммерческих организаций, членом которых является национальное объединение саморегулируемых организаций оценщиков, места их нахождения, номера контактных телефонов и адреса электронной почты; государственный регистрационный номер, присвоенный при государственной регистрации юридического лица, зарегистрированного в качестве национального объединения саморегулируемых организаций оценщиков, идентификационный номер налогоплательщика; состав членов национального объединения саморегулируемых организаций оценщиков; уведомление о созыве общего собрания членов национального объединения саморегулируемых организаций оценщиков с указанием даты, места и времени его проведения не позднее чем за десять рабочих дней до даты его проведения; протоколы заседаний органов управления, рабочих групп и иных структурных подразделений национального объединения саморегулируемых организаций оценщиков, их аудио- и видеозаписи, приказы и распоряжения исполнительного директора национального объединения саморегулируемых организаций оценщиков; годовую бухгалтерскую (финансовую) отчетность национального объединения саморегулируемых организаций оценщиков и аудиторское заключение в отношении указанной отчетности; смету доходов и расходов национального объединения саморегулируемых организаций оценщиков; учредительные документы национального объединения саморегулируемых организаций оценщиков; информацию о структуре, компетенции, персональном составе коллегиального органа управления, единоличного исполнительного органа управления, комитетов, комиссий, рабочих групп и иных структурных подразделений национального объединения саморегулируемых организаций оценщиков; информацию о третейских судах, созданных при национальном объединении саморегулируемых организаций оценщиков; информацию об участии национального объединения саморегулируемых организаций оценщиков в судебных процессах с указанием номеров дел, наименований судов, предметов исков, решений судов; информацию о ходе и результатах предварительной экспертизы нормативных правовых актов и рассмотрения проектов нормативных правовых актов, в проведении которых национальное объединение саморегулируемых организаций оценщиков принимало участие; информацию о выставках, семинарах, конференциях, совещаниях и других мероприятиях, проводимых национальным объединением саморегулируемых организаций оценщиков; информацию о взаимодействии с органами государственной власти и органами местного самоуправления по вопросам, связанным с деятельностью национального объединения саморегулируемых организаций оценщиков (официальные письма, обращения, мероприятия); иную информацию, размещение которой на официальном сайте национального объединения саморегулируемых организаций оценщиков предусмотрено его внутренними документами. Национальное объединение саморегулируемых организаций оценщиков обязано разместить на официальном сайте национального объединения саморегулируемых организаций оценщиков все изменения, внесенные в документы, или изменение информации, определенной частью двадцать третьей настоящей статьи, не позднее дня, следующего за днем, когда такие изменения были приняты, произошли либо стали известны национальному объединению саморегулируемых организаций оценщиков, если иной срок не предусмотрен уставом национального объединения саморегулируемых организаций оценщиков. Национальное объединение саморегулируемых организаций оценщиков в случае возникновения его несоответствия требованиям части второй настоящей статьи обязано обратиться в уполномоченный федеральный орган исполнительной власти, осуществляющий функции по надзору за деятельностью саморегулируемых организаций оценщиков, с заявлением о несоответствии национального объединения саморегулируемых организаций оценщиков требованиям части второй настоящей статьи и прекращении регистрации в качестве национального объединения саморегулируемых организаций оценщиков (далее - заявление о прекращении регистрации) не позднее чем в течение трех дней с даты возникновения такого несоответствия. При поступлении от национального объединения саморегулируемых организаций оценщиков заявления о прекращении регистрации или при выявлении уполномоченным федеральным органом исполнительной власти, осуществляющим функции по надзору за деятельностью саморегулируемых организаций оценщиков, несоответствия национального объединения саморегулируемых организаций оценщиков требованиям части второй настоящей статьи указанный федеральный орган прекращает регистрацию национального объединения саморегулируемых организаций оценщиков, о чем вносит соответствующие сведения в единый государственный реестр саморегулируемых организаций оценщиков в срок, не превышающий пяти рабочих дней с даты поступления заявления о прекращении регистрации или выявления этого несоответствия. В случае прекращения регистрации некоммерческой организации в качестве национального объединения саморегулируемых организаций оценщиков имущество, составляющее компенсационный фонд саморегулируемой организации оценщиков и переданное национальному объединению саморегулируемых организаций оценщиков в соответствии с частью девятой статьи 248 настоящего Федерального закона, подлежит внесению в депозит нотариуса. Некоммерческая организация, не зарегистрированная в качестве национального объединения саморегулируемых организаций оценщиков, не вправе использовать в своем наименовании слова "национальное объединение саморегулируемых организаций оценщиков". Саморегулируемые организации оценщиков вправе образовывать иные объединения саморегулируемых организаций в соответствии с законодательством Российской Федерации о некоммерческих организациях. (Дополнение статьей - Федеральный закон от 27.07.2006 № 157-ФЗ) (В редакции Федерального закона от 21.07.2014 № 225-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>1. ГОСУДАРСТВЕННАЯ КАДАСТРОВАЯ ОЦЕНКА</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2411. Понятие государственной кадастровой оценки</w:t>
+        <w:t>Статья 24.11. Понятие государственной кадастровой оценки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Для целей настоящего Федерального закона под государственной кадастровой оценкой понимается совокупность действий, включающих в себя: принятие решения о проведении государственной кадастровой оценки; формирование перечня объектов недвижимости, подлежащих государственной кадастровой оценке; отбор исполнителя работ по определению кадастровой стоимости (далее - исполнитель работ) и заключение с ним договора на проведение оценки; определение кадастровой стоимости и составление отчета об определении кадастровой стоимости; абзац; (Утратил силу - Федеральный закон от 02.06.2016 № 172-ФЗ) утверждение результатов определения кадастровой стоимости; внесение результатов определения кадастровой стоимости в государственный кадастр недвижимости. Рассмотрение споров о результатах определения кадастровой стоимости осуществляется с учетом особенностей, установленных настоящим Федеральным законом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2412. Принятие решения о проведении государственной кадастровой оценки</w:t>
+        <w:t>Статья 24.12. Принятие решения о проведении государственной кадастровой оценки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Государственная кадастровая оценка проводится по решению исполнительного органа государственной власти субъекта Российской Федерации или в случаях, установленных законодательством субъекта Российской Федерации, по решению органа местного самоуправления не чаще чем один раз в течение трех лет (в городах федерального значения не чаще чем один раз в течение двух лет) с даты, по состоянию на которую была проведена государственная кадастровая оценка (далее - дата проведения последней государственной кадастровой оценки). (В редакции Федерального закона от 03.07.2016 № 360-ФЗ) Орган, принявший решение о проведении государственной кадастровой оценки, является заказчиком работ по определению кадастровой стоимости (далее - заказчик работ). Решение о проведении государственной кадастровой оценки в обязательном порядке должно содержать следующие сведения: год начала проведения работ по определению кадастровой стоимости; вид или виды объектов недвижимости, в отношении которых принято решение о проведении государственной кадастровой оценки; категория или категории земель в случае, если объектами недвижимости, подлежащими государственной кадастровой оценке, являются земельные участки; наименование субъекта Российской Федерации, на территории которого расположены объекты недвижимости, в отношении которых принято решение о проведении государственной кадастровой оценки; наименования муниципального образования, муниципальных образований, на территориях которых расположены объекты недвижимости и в отношении которых принято решение о проведении государственной кадастровой оценки в случае, если государственной кадастровой оценке подлежат объекты недвижимости, расположенные на территориях не всех муниципальных образований, входящих в состав субъекта Российской Федерации. Орган, принявший решение о проведении государственной кадастровой оценки, в срок, не превышающий десяти рабочих дней с даты принятия такого решения, размещает его на своем официальном сайте в информационно-телекоммуникационной сети "Интернет" (в случае отсутствия такого сайта у органа, принявшего решение о проведении государственной кадастровой оценки, - на официальном сайте соответствующего субъекта Российской Федерации в информационно-телекоммуникационной сети "Интернет") и направляет его копию в уполномоченный Правительством Российской Федерации федеральный орган исполнительной власти, осуществляющий функции по государственной кадастровой оценке (далее - орган, осуществляющий функции по государственной кадастровой оценке).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2413. Формирование перечня объектов недвижимости, подлежащих государственной кадастровой оценке</w:t>
+        <w:t>Статья 24.13. Формирование перечня объектов недвижимости, подлежащих государственной кадастровой оценке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Государственная кадастровая оценка проводится в отношении объектов недвижимости, учтенных в государственном кадастре недвижимости. Перечень объектов недвижимости, подлежащих государственной кадастровой оценке (далее - перечень), формируется и предоставляется заказчику работ по его запросу органом, осуществляющим функции по государственной кадастровой оценке, в порядке и в соответствии с требованиями к содержанию запроса, которые установлены уполномоченным федеральным органом, осуществляющим функции по нормативно-правовому регулированию оценочной деятельности. При формировании перечня указываются количественные и качественные характеристики объектов недвижимости, необходимые для проведения государственной кадастровой оценки и содержащиеся в государственном кадастре недвижимости. Предусмотренные настоящей статьей полномочия по формированию и предоставлению перечня органа, осуществляющего функции по государственной кадастровой оценке, на основании решения данного органа вправе осуществлять подведомственные ему государственные бюджетные учреждения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2414. Отбор исполнителя работ и заключение с ним договора на проведение оценки</w:t>
+        <w:t>Статья 24.14. Отбор исполнителя работ и заключение с ним договора на проведение оценки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Для проведения работ по определению кадастровой стоимости привлекаются на конкурсной основе лица, имеющие право на заключение договора на проведение оценки, в соответствии с законодательством Российской Федерации о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд с учетом особенностей, установленных настоящим Федеральным законом. Осуществление деятельности по определению кадастровой стоимости допускается при наличии у исполнителя работ договора страхования ответственности за причинение вреда имуществу в результате осуществления указанной деятельности. Дополнительные требования к исполнителю работ устанавливаются Правительством Российской Федерации. Договор страхования ответственности за причинение вреда имуществу третьих лиц в результате осуществления деятельности по определению кадастровой стоимости заключается на страховую сумму в размере не менее чем тридцать миллионов рублей на срок не менее чем три года. Заказчик работ в срок не более чем пять рабочих дней со дня заключения договора на проведение работ по определению кадастровой стоимости направляет в орган, осуществляющий функции по государственной кадастровой оценке, следующие сведения: о месте нахождения заказчика работ; об организационно-правовой форме исполнителя работ, о его полном наименовании и месте нахождения; о дате или сроке сдачи результатов работ по договору на проведение работ по определению кадастровой стоимости.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2415. Определение кадастровой стоимости и составление отчета об определении кадастровой стоимости</w:t>
+        <w:t>Статья 24.15. Определение кадастровой стоимости и составление отчета об определении кадастровой стоимости</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Определение кадастровой стоимости осуществляется оценщиками в соответствии с требованиями настоящего Федерального закона, актов уполномоченного федерального органа, осуществляющего функции по нормативно-правовому регулированию оценочной деятельности, стандартов и правил оценочной деятельности, регулирующих вопросы определения кадастровой стоимости, за исключением случая, установленного статьей 2419 настоящего Федерального закона. Датой определения кадастровой стоимости объектов недвижимости в рамках проведения государственной кадастровой оценки является дата, по состоянию на которую сформирован перечень. Составление отчета об определении кадастровой стоимости осуществляется на бумажном носителе не менее чем в трех экземплярах и на электронном носителе в форме электронного документа. Требования к отчету об определении кадастровой стоимости устанавливаются уполномоченным федеральным органом, осуществляющим функции по нормативно-правовому регулированию оценочной деятельности (далее - требования к отчету). В течение трех рабочих дней с даты составления проекта отчета об определении кадастровой стоимости, составленного в форме электронного документа и соответствующего требованиям к отчету, исполнитель работ направляет такой проект отчета в орган, осуществляющий функции по государственной кадастровой оценке, и в саморегулируемую организацию оценщиков, членами которой являются оценщики, осуществившие определение кадастровой стоимости, о чем извещает заказчика работ. В целях обеспечения возможности ознакомления с проектом отчета об определении кадастровой стоимости и представления замечаний к нему орган, осуществляющий функции по государственной кадастровой оценке, в течение трех рабочих дней с даты получения такого проекта отчета включает его в фонд данных государственной кадастровой оценки, предусмотренный статьей 2421 настоящего Федерального закона, на двадцать рабочих дней, за исключением случаев, предусмотренных порядком ведения фонда данных государственной кадастровой оценки и предоставления сведений из этого фонда, утвержденным уполномоченным федеральным органом, осуществляющим функции по нормативно-правовому регулированию оценочной деятельности. О включении или невозможности включения в фонд данных государственной кадастровой оценки проекта отчета об определении кадастровой стоимости орган, осуществляющий функции по государственной кадастровой оценке, уведомляет заказчика работ и исполнителя работ любым доступным способом (телеграммой, телефонограммой, факсограммой) в течение пяти рабочих дней с даты получения такого проекта отчета. В случае невозможности включения в фонд данных государственной кадастровой оценки проекта отчета об определении кадастровой стоимости орган, осуществляющий функции по государственной кадастровой оценке, в уведомлении указывает причины, по которым включение такого проекта отчета невозможно. В случае получения уведомления о невозможности включения в фонд данных государственной кадастровой оценки проекта отчета об определении кадастровой стоимости исполнитель работ обеспечивает устранение причин, повлекших за собой невозможность размещения такого проекта отчета, и направляет его в орган, осуществляющий функции по государственной кадастровой оценке. Информацию о включении в фонд данных государственной кадастровой оценки проекта отчета об определении кадастровой стоимости заказчик работ размещает на своем официальном сайте в информационно-телекоммуникационной сети "Интернет" (в случае отсутствия этого сайта у заказчика работ - на официальном сайте соответствующего субъекта Российской Федерации в информационно-телекоммуникационной сети "Интернет") с указанием адресов, по которым размещаются замечания, представленные к проекту отчета об определении кадастровой стоимости. Замечания к проекту отчета об определении кадастровой стоимости включаются в фонд данных государственной кадастровой оценки любыми заинтересованными лицами в течение двадцати рабочих дней с даты включения такого проекта отчета. Замечания к проекту отчета об определении кадастровой стоимости наряду с изложением их сути в обязательном порядке должны содержать: фамилию, имя и (при наличии) отчество - для физического лица, полное наименование - для юридического лица, номер контактного телефона, адрес электронной почты лица, представившего замечания к проекту отчета об определении кадастровой стоимости; указание на номера страниц проекта отчета об определении кадастровой стоимости и (при наличии) приложения, к которым имеются замечания; указание на кадастровый номер и (или) адрес объекта недвижимости в случае, если в отношении определения кадастровой стоимости такого объекта имеется замечание по поводу определения его кадастровой стоимости. Замечания к проекту отчета об определении кадастровой стоимости, не соответствующие требованиям, установленным настоящей статьей, не рассматриваются. В случае внесения исполнителем работ изменений в проект отчета об определении кадастровой стоимости по итогам анализа представленных к такому проекту отчета замечаний изменения подлежат внесению в такой проект отчета в течение срока, когда осуществляется его включение в фонд данных государственной кадастровой оценки, по мере представления замечаний и в течение не более чем пятнадцать рабочих дней с даты истечения указанного срока. По истечении всех указанных сроков исполнитель работ составляет отчет об определении кадастровой стоимости, включающий в себя справку, содержащую информацию о всех представленных к такому проекту отчета замечаниях, как учтенных, так и неучтенных, с их соответствующим обоснованием или об отсутствии замечаний к проекту отчета об определении кадастровой стоимости (далее - справка о замечаниях). Часть. (Утратила силу - Федеральный закон от 02.06.2016 № 172-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2416</w:t>
+        <w:t>Статья 24.16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Статья утратила силу - Федеральный закон от 02.06.2016 № 172-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2417. Утверждение результатов определения кадастровой стоимости</w:t>
+        <w:t>Статья 24.17. Утверждение результатов определения кадастровой стоимости</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>В течение двадцати рабочих дней с даты принятия отчета об определении кадастровой стоимости заказчик работ принимает акт об утверждении содержащихся в таком отчете кадастровой стоимости и удельных показателей кадастровой стоимости объектов недвижимости для кадастрового квартала, населенного пункта, муниципального района, муниципального округа, городского округа, субъекта Российской Федерации (далее - акт об утверждении результатов определения кадастровой стоимости), который вступает в силу после даты его официального опубликования (обнародования). (В редакции Федерального закона от 13.06.2023 № 228-ФЗ) Датой утверждения результатов определения кадастровой стоимости считается дата вступления в силу акта об утверждении результатов определения кадастровой стоимости и соответствующей нормы такого акта. В течение трех рабочих дней с даты утверждения результатов определения кадастровой стоимости копия акта об утверждении результатов определения кадастровой стоимости (включая сведения о датах его опубликования и вступления в силу), один экземпляр отчета об определении кадастровой стоимости, составленного в форме электронного документа, направляются заказчиком работ в орган, осуществляющий функции по государственной кадастровой оценке. (В редакции Федерального закона от 02.06.2016 № 172-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2418. Рассмотрение споров о результатах определения кадастровой стоимости</w:t>
+        <w:t>Статья 24.18. Рассмотрение споров о результатах определения кадастровой стоимости</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Результаты определения кадастровой стоимости могут быть оспорены юридическими лицами в случае, если результаты определения кадастровой стоимости затрагивают права и обязанности этих лиц, а также органами государственной власти, органами публичной власти федеральной территории, органами местного самоуправления в отношении объектов недвижимости, находящихся в государственной или муниципальной собственности (за исключением случаев, установленных настоящей статьей), в суде и комиссии по рассмотрению споров о результатах определения кадастровой стоимости (далее - комиссия). (В редакции федеральных законов от 29.07.2017 № 274-ФЗ, от 02.07.2021 № 351-ФЗ) Результаты определения кадастровой стоимости могут быть оспорены физическими лицами в случае, если результаты определения кадастровой стоимости затрагивают права и обязанности этих лиц, в суде или комиссии. Для оспаривания физическими лицами результатов определения кадастровой стоимости в суде предварительное обращение в комиссию не является обязательным. В случае оспаривания результатов определения кадастровой стоимости рыночная стоимость объекта недвижимости должна быть установлена на дату, по состоянию на которую установлена его кадастровая стоимость. Комиссия создается органом, осуществляющим функции по государственной кадастровой оценке, на территории соответствующего субъекта Российской Федерации. В состав комиссии входят представители органа исполнительной власти субъекта Российской Федерации, органа, осуществляющего функции по государственной кадастровой оценке, федерального органа исполнительной власти, уполномоченного Правительством Российской Федерации на осуществление государственного кадастрового учета, государственной регистрации прав, ведение Единого государственного реестра недвижимости, его территориальных органов (далее - орган регистрации прав) или на основании акта Правительства Российской Федерации публично-правовой компании, созданной в соответствии с Федеральным законом от 30 декабря 2021 года № 448-ФЗ "О публично-правовой компании "Роскадастр" (далее - публично-правовая компания), и подлежащие обязательной ротации не менее чем на семьдесят пять процентов один раз в три года представители предпринимательского сообщества, саморегулируемых организаций оценщиков. (В редакции федеральных законов от 03.07.2016 № 361-ФЗ, от 19.12.2022 № 546-ФЗ) Требования к входящим в состав комиссии представителям предпринимательского сообщества, саморегулируемых организаций оценщиков, порядок создания и работы комиссии, включая порядок представления кандидатур для включения в состав комиссии, в том числе в целях ротации (далее - порядок создания и работы комиссии), формы принимаемых комиссией документов устанавливаются уполномоченным федеральным органом, осуществляющим функции по нормативно-правовому регулированию в области оценочной деятельности. При этом лица, замещающие государственные должности Российской Федерации, государственные должности субъектов Российской Федерации, должности государственной и муниципальной службы, должны составлять не более половины членов состава комиссии. Кандидатуры представителей предпринимательского сообщества, в том числе в целях ротации, выдвигаются некоммерческими организациями, основанными на членстве и объединяющими потребителей оценочных услуг. Для оспаривания результатов определения кадастровой стоимости в комиссии юридические лица, физические лица в случае, если результаты определения кадастровой стоимости затрагивают права и обязанности этих лиц, и органы государственной власти, органы публичной власти федеральной территории, органы местного самоуправления в отношении объектов недвижимости, находящихся в государственной или муниципальной собственности (далее также - заявители), обращаются в комиссию с заявлением о пересмотре результатов определения кадастровой стоимости (далее - заявление о пересмотре кадастровой стоимости). (В редакции Федерального закона от 02.07.2021 № 351-ФЗ) Заявление о пересмотре кадастровой стоимости может быть подано в комиссию в период с даты внесения в Единый государственный реестр недвижимости результатов определения кадастровой стоимости по дату внесения в Единый государственный реестр недвижимости результатов определения кадастровой стоимости, полученных при проведении очередной государственной кадастровой оценки или в соответствии со статьей 2419 настоящего Федерального закона. (В редакции федеральных законов от 03.07.2016 № 361-ФЗ, от 18.03.2020 № 66-ФЗ) Основанием для пересмотра результатов определения кадастровой стоимости является: недостоверность сведений об объекте недвижимости, использованных при определении его кадастровой стоимости; установление в отношении объекта недвижимости его рыночной стоимости на дату, по состоянию на которую установлена его кадастровая стоимость. С заявлением о пересмотре кадастровой стоимости на основании недостоверности сведений об объекте недвижимости, использованных при определении его кадастровой стоимости, в комиссию могут обратиться юридические лица, физические лица в случае, если результаты определения кадастровой стоимости затрагивают права и обязанности этих лиц, а также органы государственной власти, органы публичной власти федеральной территории, органы местного самоуправления в отношении объектов недвижимости, расположенных на территории субъекта Российской Федерации, федеральной территории или муниципального образования. (В редакции Федерального закона от 02.07.2021 № 351-ФЗ) С заявлением о пересмотре кадастровой стоимости на основании установления в отношении объекта недвижимости его рыночной стоимости на дату, по состоянию на которую была установлена его кадастровая стоимость, в комиссию могут обратиться юридические лица, физические лица в случае, если результаты определения кадастровой стоимости затрагивают права и обязанности этих лиц, а также органы государственной власти, органы публичной власти федеральной территории, органы местного самоуправления, в отношении объектов недвижимости, находящихся в государственной или муниципальной собственности. (В редакции Федерального закона от 02.07.2021 № 351-ФЗ) В целях выявления основания для пересмотра результатов определения кадастровой стоимости объекта недвижимости заявитель вправе обратиться к заказчику работ в случае, если кадастровая стоимость объекта недвижимости определена в ходе проведения государственной кадастровой оценки, или в орган, осуществляющий функции по государственной кадастровой оценке, в случае, если кадастровая стоимость объекта недвижимости определена в соответствии со статьей 2419 настоящего Федерального закона, с запросом о предоставлении сведений об объекте недвижимости, использованных при определении его кадастровой стоимости. В течение семи рабочих дней с даты поступления указанного запроса заказчик работ и орган, осуществляющий функции по государственной кадастровой оценке, обязаны предоставить заявителю соответствующие сведения. К заявлению о пересмотре кадастровой стоимости прилагаются: выписка из Единого государственного реестра недвижимости о кадастровой стоимости объекта недвижимости, содержащая сведения об оспариваемых результатах определения кадастровой стоимости; (В редакции Федерального закона от 03.07.2016 № 361-ФЗ) копия правоустанавливающего или правоудостоверяющего документа на объект недвижимости в случае, если заявление о пересмотре кадастровой стоимости подается лицом, обладающим правом на объект недвижимости; (В редакции Федерального закона от 18.03.2020 № 66-ФЗ) документы, подтверждающие недостоверность сведений об объекте недвижимости, использованных при определении его кадастровой стоимости, в случае, если заявление о пересмотре кадастровой стоимости подается на основании недостоверности указанных сведений; отчет, составленный на бумажном носителе и в форме электронного документа, в случае, если заявление о пересмотре кадастровой стоимости подается на основании установления в отношении объекта недвижимости его рыночной стоимости; абзац; (Утратил силу - Федеральный закон от 02.06.2016 № 172-ФЗ) Заявление о пересмотре кадастровой стоимости без приложения указанных документов к рассмотрению не принимается. К заявлению о пересмотре кадастровой стоимости также могут прилагаться иные документы. Заявление о пересмотре кадастровой стоимости рассматривается комиссией в течение одного месяца с даты его поступления. В семидневный срок с даты поступления заявления о пересмотре кадастровой стоимости комиссия направляет уведомление о поступлении данного заявления и принятии его к рассмотрению с указанием даты его рассмотрения в орган местного самоуправления, на территории которого расположен объект недвижимости, результаты определения кадастровой стоимости которого оспариваются, и лицу, обладающему правом на такой объект недвижимости. Для получения информации, необходимой для работы комиссии, председатель комиссии вправе обратиться с запросом к исполнителю работ по определению кадастровой стоимости, результаты определения которой оспариваются, и (или) к оценщикам, составившим отчет, содержащий результаты определения кадастровой стоимости, которые оспариваются, и (или) к оценщикам, составившим отчет об определении рыночной стоимости объекта недвижимости, кадастровая стоимость которого оспаривается, в случаях и в порядке, которые предусмотрены порядком создания и работы комиссии. Если основанием подачи заявления о пересмотре кадастровой стоимости была недостоверность сведений об объекте недвижимости, использованных при определении его кадастровой стоимости, по результатам рассмотрения данного заявления комиссия вправе принять одно из следующих решений: об отклонении заявления о пересмотре кадастровой стоимости в случае использования достоверных сведений об объекте недвижимости при определении кадастровой стоимости; о пересмотре результатов определения кадастровой стоимости в случае недостоверности сведений об объекте недвижимости, использованных при определении его кадастровой стоимости. В случае принятия решения о пересмотре результатов определения кадастровой стоимости на основании недостоверности сведений об объекте недвижимости, использованных при определении его кадастровой стоимости, заказчик работ обеспечивает определение кадастровой стоимости объекта недвижимости, в отношении которого было принято указанное решение, в порядке, установленном уполномоченным федеральным органом, осуществляющим функции по нормативно-правовому регулированию оценочной деятельности. В случае, если заявление о пересмотре кадастровой стоимости подано на основании установления в отчете рыночной стоимости объекта недвижимости, комиссия принимает решение об определении кадастровой стоимости объекта недвижимости в размере его рыночной стоимости или отклоняет заявление о пересмотре кадастровой стоимости в случаях, предусмотренных порядком создания и работы комиссии. Заседание комиссии является правомочным, если на нем присутствует не менее половины ее членов. Порядок голосования комиссии устанавливается порядком создания и работы комиссии. В течение пяти рабочих дней с даты принятия по результатам рассмотрения заявления о пересмотре кадастровой стоимости соответствующего решения комиссия уведомляет об этом лицо, обладающее правом на объект недвижимости, результаты определения кадастровой стоимости которого оспариваются, и орган местного самоуправления, на территории которого расположен объект недвижимости. Решения комиссии могут быть оспорены в суде. Решение комиссии об определении кадастровой стоимости земельного участка в размере его рыночной стоимости может быть оспорено в суде органом местного самоуправления, органом государственной власти города федерального значения Москвы, Санкт-Петербурга или Севастополя в отношении земельного участка, не находящегося в собственности муниципального образования либо города федерального значения Москвы, Санкт-Петербурга или Севастополя, но расположенного на соответствующей территории, в случае, если по заявлению собственника этого земельного участка его кадастровая стоимость была существенно снижена на основании установления рыночной стоимости, чем могут быть затронуты права и законные интересы данного муниципального образования либо города федерального значения Москвы, Санкт-Петербурга или Севастополя, в том числе связанные с поступлениями налоговых доходов в местный бюджет или бюджет города федерального значения Москвы, Санкт-Петербурга или Севастополя. (Дополнение частью - Федеральный закон от 29.07.2017 № 274-ФЗ) Результаты определения кадастровой стоимости могут быть оспорены юридическими лицами в случае, если результаты определения кадастровой стоимости затрагивают права и обязанности этих лиц, а также органами государственной власти, органами местного самоуправления в отношении объекта недвижимости, находящегося в государственной или муниципальной собственности, в суде по основаниям недостоверности сведений об объекте недвижимости, использованных при определении его кадастровой стоимости или установлении в отношении объекта недвижимости его рыночной стоимости на дату, по состоянию на которую установлена его кадастровая стоимость, только в случае отклонения комиссией заявления о пересмотре кадастровой стоимости, поданного по соответствующему основанию, либо в случае, если заявление о пересмотре кадастровой стоимости не рассмотрено комиссией в установленный настоящей статьей срок. В случае оспаривания результатов определения кадастровой стоимости в суде по основаниям для их пересмотра, предусмотренным частью одиннадцатой настоящей статьи, решение комиссии не является предметом рассмотрения при рассмотрении требований заявителя. (В редакции Федерального закона от 29.07.2017 № 274-ФЗ) В случае принятия комиссией решения о пересмотре результатов определения кадастровой стоимости в течение пяти рабочих дней с даты его принятия комиссия направляет в орган, осуществляющий функции по государственной кадастровой оценке, и орган регистрации прав копию указанного решения. В случае принятия комиссией решения о пересмотре результатов определения кадастровой стоимости на основании определения в отношении объекта недвижимости его рыночной стоимости комиссия в течение пяти рабочих дней с даты принятия такого решения также направляет: (В редакции Федерального закона от 03.07.2016 № 361-ФЗ) отчет об оценке рыночной стоимости объекта недвижимости, который составлен в форме электронного документа и на основании которого оспорена кадастровая стоимость, в орган, осуществляющий функции по государственной кадастровой оценке; (В редакции Федерального закона от 02.06.2016 № 172-ФЗ) сведения о кадастровой стоимости в орган регистрации прав. (В редакции Федерального закона от 03.07.2016 № 361-ФЗ) Часть. (Дополнение частью - Федеральный закон от 08.06.2015 № 145-ФЗ) (Утратила силу - Федеральный закон от 02.06.2016 № 172-ФЗ) Часть. (Дополнение частью - Федеральный закон от 08.06.2015 № 145-ФЗ) (Утратила силу - Федеральный закон от 02.06.2016 № 172-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2419. Определение кадастровой стоимости вновь учтенных объектов недвижимости, ранее учтенных объектов недвижимости при включении сведений о них в Единый государственный реестр недвижимости и объектов недвижимости, в отношении которых произошло изменение их количественных и (или) качественных характеристик</w:t>
+        <w:t>Статья 24.19. Определение кадастровой стоимости вновь учтенных объектов недвижимости, ранее учтенных объектов недвижимости при включении сведений о них в Единый государственный реестр недвижимости и объектов недвижимости, в отношении которых произошло изменение их количественных и (или) качественных характеристик</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 03.07.2016 № 361-ФЗ) При осуществлении государственного кадастрового учета ранее не учтенных объектов недвижимости, включения в Единый государственный реестр недвижимости сведений о ранее учтенном объекте недвижимости или внесения в Единый государственный реестр недвижимости соответствующих сведений при изменении качественных и (или) количественных характеристик объектов недвижимости, влекущем за собой изменение их кадастровой стоимости, орган, осуществляющий функции по государственной кадастровой оценке, осуществляет определение кадастровой стоимости объектов недвижимости в порядке, установленном уполномоченным федеральным органом, осуществляющим функции по нормативно-правовому регулированию оценочной деятельности. (В редакции Федерального закона от 03.07.2016 № 361-ФЗ) Датой определения кадастровой стоимости объекта недвижимости в случаях, предусмотренных настоящей статьей, является дата внесения сведений о нем в Единый государственный реестр недвижимости, повлекшего за собой необходимость определения кадастровой стоимости в соответствии с настоящей статьей. (В редакции Федерального закона от 03.07.2016 № 361-ФЗ) Предусмотренные настоящей статьей полномочия по определению кадастровой стоимости вновь учтенных объектов недвижимости, ранее учтенных объектов недвижимости при включении сведений о них в Единый государственный реестр недвижимости и объектов недвижимости, в отношении которых произошло изменение их количественных и (или) качественных характеристик, органа, осуществляющего функции по государственной кадастровой оценке, осуществляет публично-правовая компания. (В редакции федеральных законов от 03.07.2016 № 361-ФЗ, от 19.12.2022 № 546-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2420. Внесение результатов определения кадастровой стоимости в Единый государственный реестр недвижимости</w:t>
+        <w:t>Статья 24.20. Внесение результатов определения кадастровой стоимости в Единый государственный реестр недвижимости</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 03.07.2016 № 361-ФЗ) Часть. (Утратила силу - Федеральный закон от 31.07.2020 № 269-ФЗ) В течение десяти рабочих дней с даты получения сведений о кадастровой стоимости орган регистрации прав осуществляет их внесение в Единый государственный реестр недвижимости, если иное не предусмотрено законодательством Российской Федерации. (В редакции Федерального закона от 03.07.2016 № 361-ФЗ) Для целей, предусмотренных законодательством Российской Федерации, применяется кадастровая стоимость, сведения о которой внесены в Единый государственный реестр недвижимости. (В редакции Федерального закона от 31.07.2020 № 269-ФЗ) Кадастровая стоимость объекта недвижимости применяется для целей, предусмотренных законодательством Российской Федерации, со дня внесения сведений о ней в Единый государственный реестр недвижимости, за исключением случаев, установленных настоящей статьей. (В редакции Федерального закона от 31.07.2020 № 269-ФЗ) Кадастровая стоимость объекта недвижимости применяется для целей, предусмотренных законодательством Российской Федерации, со дня начала применения кадастровой стоимости, изменяемой вследствие: исправления технической ошибки в сведениях Единого государственного реестра недвижимости, послужившего основанием для такого изменения; внесения изменений в акт об утверждении результатов определения кадастровой стоимости, изменяющий кадастровую стоимость объекта недвижимости в сторону уменьшения; установления кадастровой стоимости в результате рассмотрения споров о результатах определения кадастровой стоимости объекта недвижимости. (Часть в редакции Федерального закона от 31.07.2020 № 269-ФЗ) В случае наличия нескольких применяемых в один момент времени кадастровых стоимостей, определенных на одну дату, применяется наименьшая из таких стоимостей. (В редакции Федерального закона от 31.07.2020 № 269-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2421. Фонд данных государственной кадастровой оценки</w:t>
+        <w:t>Статья 24.21. Фонд данных государственной кадастровой оценки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Ведение фонда данных государственной кадастровой оценки осуществляется органом, осуществляющим функции по государственной кадастровой оценке. Орган, осуществляющий функции по государственной кадастровой оценке, обеспечивает включение в фонд данных государственной кадастровой оценки сведений и материалов, поступающих в такой орган в соответствии со статьями 2412 - 2418 настоящего Федерального закона, в течение пяти рабочих дней с даты их поступления, если иное не предусмотрено настоящим Федеральным законом. В рамках ведения фонда данных государственной кадастровой оценки орган, осуществляющий функции по государственной кадастровой оценке, проводит анализ соответствия отчета требованиям к отчету в части, определенной порядком ведения фонда данных государственной кадастровой оценки и предоставления сведений из этого фонда. В целях ведения фонда данных государственной кадастровой оценки орган, осуществляющий функции по государственной кадастровой оценке, также обеспечивает проведение мониторинга рынка недвижимости. В фонд данных государственной кадастровой оценки также включаются иные сведения о кадастровой стоимости, о порядке и об основаниях ее определения, перечень которых, а также требования по их включению в фонд данных государственной кадастровой оценки определяются уполномоченным федеральным органом, осуществляющим функции по нормативно-правовому регулированию оценочной деятельности. Порядок ведения фонда данных государственной кадастровой оценки и предоставления сведений из этого фонда устанавливается уполномоченным федеральным органом, осуществляющим функции по нормативно-правовому регулированию оценочной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 25. Вступление в силу настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>