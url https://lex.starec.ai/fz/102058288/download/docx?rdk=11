--- v0 (2026-05-23)
+++ v1 (2026-09-28)
@@ -1850,51 +1850,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Центральный банк Российской Федерации еженедельно предоставляет (передает) Счетной палате Российской Федерации из своей информационной системы электронную копию базы данных платежных документов и выписок по всем счетам, подтверждающих операции со средствами федерального бюджета в рублях и иностранной валюте.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 140. В целях обеспечения организационной и функциональной независимости Счетной палаты Российской Федерации средства на ее содержание перечисляются Главным управлением федерального казначейства Министерства финансов Российской Федерации ежемесячно до 10-го числа равными долями в размере одной двенадцатой суммы, предусмотренной на содержание Счетной палаты Российской Федерации настоящим Федеральным законом. В случае неперечисления указанных средств или неполного их перечисления в установленный срок их списание со счета Главного управления федерального казначейства Министерства финансов Российской Федерации осуществляется в безакцептном (бесспорном) порядке инкассовыми поручениями Счетной палаты Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>В целях обеспечения организационной и функциональной независимости Счетной палаты Российской Федерации средства на ее содержание перечисляются Главным управлением федерального казначейства Министерства финансов Российской Федерации ежемесячно до 10-го числа равными долями в размере одной двенадцатой суммы, предусмотренной на содержание Счетной палаты Российской Федерации настоящим Федеральным законом. В случае неперечисления указанных средств или неполного их перечисления в установленный срок их списание со счета Главного управления федерального казначейства Министерства финансов Российской Федерации осуществляется в безакцептном (бесспорном) порядке инкассовыми поручениями Счетной палаты Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1401. Правительству Российской Федерации совместно с Центральным банком Российской Федерации определить порядок и сроки завершения операций по исполнению федерального бюджета на 1999 год без включения льготного периода. (Статья дополнена - Федеральный закон от 20.11.1999 № 200-ФЗ)</w:t>
+        <w:t>Статья 140.1. Правительству Российской Федерации совместно с Центральным банком Российской Федерации определить порядок и сроки завершения операций по исполнению федерального бюджета на 1999 год без включения льготного периода. (Статья дополнена - Федеральный закон от 20.11.1999 № 200-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительству Российской Федерации совместно с Центральным банком Российской Федерации определить порядок и сроки завершения операций по исполнению федерального бюджета на 1999 год без включения льготного периода. (Статья дополнена - Федеральный закон от 20.11.1999 № 200-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 141. Настоящий Федеральный закон вступает в силу со дня его официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Настоящий Федеральный закон вступает в силу со дня его официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>