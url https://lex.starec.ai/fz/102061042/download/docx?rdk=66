--- v0 (2026-05-23)
+++ v1 (2026-09-21)
@@ -1439,238 +1439,238 @@
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>сведения индивидуального (персонифицированного) учета, содержащиеся в индивидуальном лицевом счете, предусмотренные Федеральным законом от 1 апреля 1996 года № 27-ФЗ "Об индивидуальном (персонифицированном) учете в системах обязательного пенсионного страхования и обязательного социального страхования"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>сведения о страхователях по обязательному пенсионному страхованию и обязательному социальному страхованию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
+        <w:t>фамилия, имя, отчество (при наличии), а также фамилия, которая была у лица при рождении</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
         <w:t>сведения, представляемые страхователями по обязательному пенсионному страхованию и обязательному социальному страхованию и налоговыми органами для ведения индивидуального (персонифицированного) учета в соответствии с Федеральным законом от 1 апреля 1996 года № 27-ФЗ "Об индивидуальном (персонифицированном) учете в системах обязательного пенсионного страхования и обязательного социального страхования"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>фамилия, имя, отчество (при наличии), а также фамилия, которая была у лица при рождении</w:t>
+        <w:t>пол</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>сведения об управлении средствами пенсионных накоплений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>пол</w:t>
+        <w:t>дата рождения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>дата рождения</w:t>
+        <w:t>сведения, предусмотренные Федеральным законом от 24 июля 1998 года № 125-ФЗ "Об обязательном социальном страховании от несчастных случаев на производстве и профессиональных заболеваний":</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>сведения, предусмотренные Федеральным законом от 24 июля 1998 года № 125-ФЗ "Об обязательном социальном страховании от несчастных случаев на производстве и профессиональных заболеваний":</w:t>
+        <w:t>место рождения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>место рождения</w:t>
+        <w:t>информация об обязательствах страхователей по обязательному пенсионному страхованию и обязательному социальному страхованию, о проведении контрольных мероприятий в отношении данных страхователей и результатах таких мероприятий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>информация об обязательствах страхователей по обязательному пенсионному страхованию и обязательному социальному страхованию, о проведении контрольных мероприятий в отношении данных страхователей и результатах таких мероприятий</w:t>
+        <w:t>сведения об уплаченных страховых взносах и иных платежах, поступающих в Фонд пенсионного и социального страхования Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>сведения об уплаченных страховых взносах и иных платежах, поступающих в Фонд пенсионного и социального страхования Российской Федерации</w:t>
+        <w:t>сведения о гражданстве</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>сведения о гражданстве</w:t>
+        <w:t>данные паспорта (иного документа, удостоверяющего личность)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>данные паспорта (иного документа, удостоверяющего личность)</w:t>
+        <w:t>сведения об организациях и индивидуальных предпринимателях, предоставляющих меры социальной защиты (поддержки)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>сведения об организациях и индивидуальных предпринимателях, предоставляющих меры социальной защиты (поддержки)</w:t>
+        <w:t>сведения о мерах социальной защиты (поддержки) с указанием их вида, условий, способов и форм предоставления, категорий лиц, имеющих право на получение указанных мер и социальных услуг, а также их возможных объемов в натуральной форме либо денежном выражении и иные сведения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>сведения о мерах социальной защиты (поддержки) с указанием их вида, условий, способов и форм предоставления, категорий лиц, имеющих право на получение указанных мер и социальных услуг, а также их возможных объемов в натуральной форме либо денежном выражении и иные сведения</w:t>
+        <w:t>данные свидетельства о рождении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>данные свидетельства о рождении</w:t>
+        <w:t>сведения об информационных ресурсах, используемых для предоставления мер социальной защиты (поддержки)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>адрес места жительства (места пребывания, фактического проживания)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t>сведения об информационных ресурсах, используемых для предоставления мер социальной защиты (поддержки)</w:t>
+        <w:t>сведения об образовании лица, признанного инвалидом: наименование организации, осуществляющей образовательную деятельность, и год окончания обучения в ней, полученные специальность и квалификация (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>страховой номер индивидуального лицевого счета, иные используемые при информационном взаимодействии с федеральными государственными информационными системами идентификаторы сведений о физическом лице, определенные в соответствии с положением о единой цифровой платформе</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t>сведения об образовании лица, признанного инвалидом: наименование организации, осуществляющей образовательную деятельность, и год окончания обучения в ней, полученные специальность и квалификация (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>контактный телефон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>иные сведения, определяемые Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>