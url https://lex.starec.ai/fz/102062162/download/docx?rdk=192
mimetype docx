--- v0 (2026-05-23)
+++ v1 (2026-09-22)
@@ -1050,81 +1050,81 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>(Подпункт утратил силу - Федеральный закон от 05.02.2018 № 12-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>2. ЭКОНОМИЧЕСКАЯ ОСНОВА ДЕЯТЕЛЬНОСТИ ОРГАНОВ ГОСУДАРСТВЕННОЙ ВЛАСТИ СУБЪЕКТА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2610. Экономическая основа деятельности органов государственной власти субъекта Российской Федерации</w:t>
+        <w:t>Статья 26.10. Экономическая основа деятельности органов государственной власти субъекта Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Экономическую основу деятельности органов государственной власти субъекта Российской Федерации составляют находящиеся в собственности субъекта Российской Федерации имущество, средства бюджета субъекта Российской Федерации и территориальных государственных внебюджетных фондов субъекта Российской Федерации, а также имущественные права субъекта Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Собственность субъекта Российской Федерации признается и защищается государством наравне с иными формами собственности. (Дополнение статьей - Федеральный закон от 04.07.2003 № 95-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2611. Собственность субъекта Российской Федерации</w:t>
+        <w:t>Статья 26.11. Собственность субъекта Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В собственности субъекта Российской Федерации может находиться: имущество, необходимое для осуществления полномочий, указанных в статьях 262, 263, 263-1 настоящего Федерального закона; (В редакции Федерального закона от 31.12.2005 № 199-ФЗ) имущество, необходимое для осуществления полномочий, указанных в пунктах 7, 71 и 8 статьи 263 настоящего Федерального закона, в случаях, установленных федеральными законами, нормативными правовыми актами Президента Российской Федерации и нормативными правовыми актами Правительства Российской Федерации, предусматривающими передачу осуществления полномочий; (В редакции Федерального закона от 13.07.2015 № 233-ФЗ) имущество, необходимое для обеспечения деятельности органов государственной власти субъекта Российской Федерации, государственных гражданских служащих субъекта Российской Федерации, работников государственных унитарных предприятий субъекта Российской Федерации и работников государственных учреждений субъекта Российской Федерации в соответствии с законами субъекта Российской Федерации; имущество, необходимое для осуществления полномочий, право осуществления которых предоставлено органам государственной власти субъектов Российской Федерации федеральными законами. (Дополнение абзацем - Федеральный закон от 31.12.2005 № 199-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Для осуществления полномочий, указанных в пункте 2 статьи 263 настоящего Федерального закона, в собственности субъекта Российской Федерации могут находиться: a) имущество, необходимое для материально-технического обеспечения деятельности органов государственной власти субъекта Российской Федерации и государственных учреждений субъекта Российской Федерации, включая нежилые помещения для размещения указанных органов и учреждений;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1242,51 +1242,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>музейные фонды и имущество, необходимое для их хранения, изучения и публичного представления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>имущество государственных учреждений культуры и искусства субъекта Российской Федерации; л) имущество, необходимое для оказания первичной медико-санитарной помощи, специализированной, в том числе высокотехнологичной, медицинской помощи, скорой, в том числе скорой специализированной, медицинской помощи и паллиативной медицинской помощи, проведения медицинских экспертиз, медицинских осмотров и медицинских освидетельствований в медицинских организациях, подведомственных исполнительным органам государственной власти субъекта Российской Федерации; (В редакции Федерального закона от 25.11.2013 № 317-ФЗ) м) (Подпункт утратил силу - Федеральный закон от 25.11.2013 № 317-ФЗ) н) имущество, необходимое для социального и медицинского обеспечения граждан пожилого возраста и инвалидов, детей-сирот, безнадзорных детей, детей, оставшихся без попечения родителей; (В редакции Федерального закона от 25.11.2013 № 317-ФЗ) н1) имущество, необходимое для организации и обеспечения отдыха и оздоровления детей; (Дополнение подпунктом - Федеральный закон от 17.12.2009 № 326-ФЗ) о) служебные жилые помещения для государственных гражданских служащих субъекта Российской Федерации, работников государственных учреждений субъекта Российской Федерации; п) пожарные объекты, а также пожарное оборудование и снаряжение, необходимые для тушения пожаров; р) имущество, необходимое для обнародования (официального опубликования) правовых актов органов государственной власти субъекта Российской Федерации, иной официальной информации; с) объекты спорта и иное имущество, необходимое для организации и проведения официальных региональных и межмуниципальных физкультурных, физкультурно-оздоровительных и спортивных мероприятий; (В редакции Федерального закона от 18.10.2007 № 230-ФЗ) т) объекты культурного наследия (памятники истории и культуры) независимо от категории их историко-культурного значения в соответствии с законодательством Российской Федерации; (В редакции Федерального закона от 31.12.2005 № 199-ФЗ) у) пассажирский транспорт и другое имущество, необходимое для осуществления пассажирских перевозок межмуниципального сообщения; ф) имущество, необходимое для материально-технического обеспечения деятельности мировых судей; х) имущество, необходимое для создания, развития и обеспечения охраны лечебно-оздоровительных местностей и курортов регионального значения; (Дополнение подпунктом - Федеральный закон от 29.12.2004 № 199-ФЗ) ц) имущество, необходимое для проведения мероприятий по предупреждению и ликвидации болезней животных, их лечению, защите населения от болезней, общих для человека и животных, в том числе скотомогильники (биотермические ямы); (Дополнение подпунктом - Федеральный закон от 31.12.2005 № 199-ФЗ) (В редакции Федерального закона от 25.12.2008 № 281-ФЗ) ч) (Дополнение подпунктом - Федеральный закон от 31.12.2005 № 199-ФЗ) (Утратил силу - Федеральный закон от 03.06.2006 № 73-ФЗ) ш) имущество, необходимое для обеспечения деятельности научных и научно-технических организаций субъектов Российской Федерации; (Дополнение подпунктом - Федеральный закон от 31.12.2005 № 199-ФЗ) щ) имущество, необходимое для осуществления регионального государственного экологического надзора на объектах хозяйственной и иной деятельности независимо от форм собственности; (Дополнение подпунктом - Федеральный закон от 31.12.2005 № 199-ФЗ) (В редакции Федерального закона от 18.07.2011 № 242-ФЗ) э) (Дополнение подпунктом - Федеральный закон от 29.12.2006 № 258-ФЗ) (Утратил силу - Федеральный закон от 29.11.2010 № 313-ФЗ) ю) имущество, необходимое для обеспечения донорской кровью и ее компонентами организаций здравоохранения, находящихся в ведении субъекта Российской Федерации, и муниципальных организаций здравоохранения; (Дополнение подпунктом - Федеральный закон от 29.12.2006 № 258-ФЗ) ю1) имущество, расположенное на территориях речных портов, необходимое для их содержания, развития и организации их эксплуатации (за исключением видов имущества, перечень которых утверждается Правительством Российской Федерации); (Дополнение подпунктом - Федеральный закон от 25.11.2008 № 221-ФЗ) я) аэропорты и (или) аэродромы, вертодромы, посадочные площадки гражданской авиации, включая имущество, необходимое для их содержания, развития и организации их эксплуатации (за исключением аэродромов совместного базирования); (Дополнение подпунктом - Федеральный закон от 19.07.2007 № 133-ФЗ) (В редакции федеральных законов от 13.07.2015 № 254-ФЗ; от 02.06.2016 № 159-ФЗ) я1) имущество, необходимое для реализации государственных программ (подпрограмм) субъекта Российской Федерации, содержащих мероприятия, направленные на развитие малого и среднего предпринимательства, и проектов в области развития субъектов малого и среднего предпринимательства; (Дополнение подпунктом - Федеральный закон от 18.10.2007 № 230-ФЗ) (В редакции федеральных законов от 04.11.2014 № 328-ФЗ; от 29.06.2015 № 156-ФЗ) я2) имущество, необходимое для оказания поддержки социально ориентированным некоммерческим организациям; (Дополнение подпунктом - Федеральный закон от 05.04.2010 № 40-ФЗ) я3) имущество, необходимое для осуществления полномочий в области содействия занятости населения, предусмотренных Законом Российской Федерации от 19 апреля 1991 года № 1032-I "О занятости населения в Российской Федерации"; (Дополнение подпунктом - Федеральный закон от 30.11.2011 № 361-ФЗ) я4) имущество для сбора (в том числе раздельного сбора), транспортирования, обработки, утилизации, обезвреживания, захоронения твердых коммунальных отходов; (Дополнение подпунктом - Федеральный закон от 29.12.2014 № 458-ФЗ) я5) имущество, необходимое для организации мероприятий при осуществлении деятельности по обращению с животными без владельцев. (Дополнение подпунктом - Федеральный закон от 27.12.2018 № 498-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2612. Управление и распоряжение имуществом субъекта Российской Федерации</w:t>
+        <w:t>Статья 26.12. Управление и распоряжение имуществом субъекта Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Органы государственной власти субъекта Российской Федерации самостоятельно управляют и распоряжаются имуществом, находящимся в собственности субъекта Российской Федерации, в соответствии с Конституцией Российской Федерации, федеральными законами и издаваемыми в соответствии с ними нормативными правовыми актами Президента Российской Федерации и Правительства Российской Федерации, а также в соответствии с конституцией (уставом), законами и иными нормативными правовыми актами субъекта Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Органы государственной власти субъекта Российской Федерации вправе передавать имущество субъекта Российской Федерации во временное пользование физическим и юридическим лицам, федеральным органам государственной власти и органам местного самоуправления, отчуждать это имущество, совершать иные сделки в соответствии с федеральными законами, а также с принятыми в соответствии с ними законами субъекта Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1294,51 +1294,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок и условия приватизации имущества субъекта Российской Федерации определяются законами и иными нормативными правовыми актами субъекта Российской Федерации в соответствии с федеральными законами, нормативными правовыми актами Президента Российской Федерации и Правительства Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Доходы от использования и средства от приватизации имущества субъекта Российской Федерации поступают в бюджет субъекта Российской Федерации. (Дополнение статьей - Федеральный закон от 04.07.2003 № 95-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2613. Бюджет субъекта Российской Федерации</w:t>
+        <w:t>Статья 26.13. Бюджет субъекта Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Каждый субъект Российской Федерации имеет собственный бюджет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Органы государственной власти субъекта Российской Федерации обеспечивают сбалансированность бюджета соответствующего субъекта Российской Федерации и соблюдение установленных федеральными законами и нормативными правовыми актами Президента Российской Федерации и Правительства Российской Федерации требований к регулированию бюджетных правоотношений, осуществлению бюджетного процесса, размерам дефицита бюджета, размеру и составу государственного долга субъекта Российской Федерации, исполнению бюджетных и долговых обязательств субъекта Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1368,51 +1368,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>В бюджете субъекта Российской Федерации раздельно предусматриваются доходы, направляемые на финансовое обеспечение осуществления полномочий, указанных в статье 262 и пункте 2 статьи 263 настоящего Федерального закона, и субвенции на обеспечение осуществления полномочий, указанных в пункте 7 статьи 263 и статье 265 настоящего Федерального закона, а также осуществляемые за счет указанных доходов и субвенций соответствующие расходы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Проект бюджета субъекта Российской Федерации, закон о бюджете субъекта Российской Федерации, годовой отчет об исполнении бюджета субъекта Российской Федерации, ежеквартальные сведения о ходе исполнения бюджета субъекта Российской Федерации, а также о численности государственных гражданских служащих субъекта Российской Федерации и работников государственных учреждений субъекта Российской Федерации с указанием фактических затрат на их денежное содержание подлежат официальному опубликованию. По проекту бюджета субъекта Российской Федерации и годовому отчету об исполнении бюджета субъекта Российской Федерации проводятся публичные слушания или общественные обсуждения. (В редакции федеральных законов от 27.06.2011 № 157-ФЗ, от 09.11.2020 № 370-ФЗ) (Дополнение статьей - Федеральный закон от 04.07.2003 № 95-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2614. Расходы бюджета субъекта Российской Федерации</w:t>
+        <w:t>Статья 26.14. Расходы бюджета субъекта Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Расходы бюджета субъекта Российской Федерации осуществляются в формах, предусмотренных Бюджетным кодексом Российской Федерации. Органы государственной власти субъекта Российской Федерации ведут реестры расходных обязательств субъекта Российской Федерации в соответствии с требованиями Бюджетного кодекса Российской Федерации и в порядке, установленном законами и иными нормативными правовыми актами субъекта Российской Федерации. Органы государственной власти субъекта Российской Федерации не вправе осуществлять расходы на решение вопросов, отнесенных к компетенции федеральных органов государственной власти, за исключением случаев, установленных федеральными законами. В случаях, установленных федеральными законами, из бюджета субъекта Российской Федерации федеральному бюджету могут предоставляться субсидии для софинансирования расходных обязательств Российской Федерации, возникающих при выполнении полномочий, отнесенных к компетенции органов государственной власти Российской Федерации. (Дополнение абзацем - Федеральный закон от 22.07.2008 № 141-ФЗ) В случаях и порядке, установленных федеральными законами и законами субъекта Российской Федерации, из бюджета субъекта Российской Федерации местным бюджетам могут предоставляться субсидии для долевого финансирования расходов на решение отдельных вопросов местного значения. В случаях и порядке, установленных законом субъекта Российской Федерации и (или) нормативными правовыми актами высшего исполнительного органа государственной власти субъекта Российской Федерации в соответствии с требованиями Бюджетного кодекса Российской Федерации, из бюджета субъекта Российской Федерации могут предоставляться субсидии бюджетам субъектов Российской Федерации. (Дополнение абзацем - Федеральный закон от 02.08.2019 № 313-ФЗ) Органы государственной власти субъекта Российской Федерации вправе осуществлять расходы на решение вопросов, не отнесенных к компетенции федеральных органов государственной власти, органов местного самоуправления и не исключенных из компетенции органов государственной власти субъекта Российской Федерации федеральными законами, законами субъекта Российской Федерации, только при наличии соответствующих материальных ресурсов и средств бюджета субъекта Российской Федерации (за исключением дотаций, субсидий и субвенций из федерального бюджета)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Органы государственной власти субъекта Российской Федерации самостоятельно определяют размеры и условия оплаты труда работников органов государственной власти субъекта Российской Федерации, работников государственных учреждений субъекта Российской Федерации, устанавливают региональные минимальные социальные стандарты и другие нормативы расходов бюджета субъекта Российской Федерации на финансовое обеспечение полномочий, указанных в статье 262 и пункте 2 статьи 263 настоящего Федерального закона. Абзац. (Утратил силу - Федеральный закон от 26.04.2007 № 63-ФЗ) При установлении нормативов расходов на финансовое обеспечение полномочий, указанных в подпункте 40 пункта 2 статьи 263 настоящего Федерального закона, по материально-техническому обеспечению деятельности мировых судей и оплате труда работников аппарата мировых судей высший исполнительный орган государственной власти субъекта Российской Федерации взаимодействует с советом судей субъекта Российской Федерации. (Дополнение абзацем - Федеральный закон от 18.04.2018 № 76-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1420,51 +1420,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Расходы бюджета субъекта Российской Федерации на выравнивание бюджетной обеспеченности муниципальных образований и финансовое обеспечение осуществления отдельных государственных полномочий, переданных органам местного самоуправления, осуществляются в соответствии с Бюджетным кодексом Российской Федерации и федеральным законом, регулирующим общие принципы организации местного самоуправления в Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок осуществления расходов бюджета субъекта Российской Федерации на обеспечение полномочий органов государственной власти субъекта Российской Федерации, указанных в пункте 7 статьи 263 и статье 265 настоящего Федерального закона, устанавливается соответствующими федеральными законами и нормативными правовыми актами Президента Российской Федерации и Правительства Российской Федерации. В случаях и порядке, предусмотренных федеральными законами и издаваемыми в соответствии с ними нормативными правовыми актами Президента Российской Федерации и Правительства Российской Федерации, осуществление расходов бюджета субъекта Российской Федерации на обеспечение указанных полномочий может регулироваться нормативными правовыми актами субъекта Российской Федерации. (Дополнение статьей - Федеральный закон от 04.07.2003 № 95-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2615. Доходы бюджета субъекта Российской Федерации</w:t>
+        <w:t>Статья 26.15. Доходы бюджета субъекта Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Собственные доходы бюджета субъекта Российской Федерации формируются за счет: a) доходов от региональных налогов и сборов в соответствии со статьей 2616 настоящего Федерального закона;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Состав собственных доходов бюджета субъекта Российской Федерации может быть изменен в соответствии с федеральным законом только в случае изменения полномочий органов государственной власти субъекта Российской Федерации, указанных в статье 262 и пункте 2 статьи 263 настоящего Федерального закона, и (или) изменения системы налогов и сборов Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1527,252 +1527,252 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>части прибыли государственных унитарных предприятий, имущество которых находится в собственности субъекта Российской Федерации, остающейся после уплаты налогов и сборов и иных обязательных платежей, в размере, устанавливаемом законами субъекта Российской Федерации, и доходов от оказания казенными учреждениями субъекта Российской Федерации платных услуг; (В редакции Федерального закона от 08.05.2010 № 83-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>штрафов и иных поступлений в соответствии с федеральными законами и принимаемыми в соответствии с ними законами и иными нормативными правовыми актами субъекта Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2616. Доходы бюджета субъекта Российской Федерации от региональных налогов и сборов</w:t>
+        <w:t>Статья 26.16. Доходы бюджета субъекта Российской Федерации от региональных налогов и сборов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Перечень региональных налогов и сборов и полномочия органов государственной власти субъекта Российской Федерации по их установлению, изменению и отмене устанавливаются законодательством Российской Федерации о налогах и сборах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В бюджет субъекта Российской Федерации, включая бюджет автономного округа, зачисляются доходы от региональных налогов и сборов по налоговым ставкам, установленным законами субъекта Российской Федерации в соответствии с законодательством Российской Федерации о налогах и сборах. Указанные доходы зачисляются в бюджет автономного округа, входящего в состав края, области, по налоговым ставкам, установленным законами соответствующего автономного округа, если иное не предусмотрено договором между органами государственной власти автономного округа и, соответственно, органами государственной власти края или области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Законом субъекта Российской Федерации в порядке, предусмотренном федеральным законом, устанавливающим общие принципы организации местного самоуправления в Российской Федерации, могут быть установлены нормативы отчислений в местные бюджеты от региональных налогов и сборов, подлежащих зачислению в бюджет субъекта Российской Федерации. (Дополнение статьей - Федеральный закон от 04.07.2003 № 95-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2617. Доходы бюджета субъекта Российской Федерации от федеральных налогов и сборов</w:t>
+        <w:t>Статья 26.17. Доходы бюджета субъекта Российской Федерации от федеральных налогов и сборов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В бюджет субъекта Российской Федерации зачисляются доходы от федеральных налогов и сборов по единым для субъектов Российской Федерации нормативам, установленным Бюджетным кодексом Российской Федерации, и (или) по налоговым ставкам, устанавливаемым в соответствии с законодательством Российской Федерации о налогах и сборах. Доходы от федеральных налогов и сборов зачисляются в бюджет края, области, в состав которого (которой) входит автономный округ, по нормативам, установленным Бюджетным кодексом Российской Федерации, если иное не установлено договором между органами государственной власти автономного округа и, соответственно, органами государственной власти края или области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Законом субъекта Российской Федерации в порядке, предусмотренном федеральным законом, устанавливающим общие принципы организации местного самоуправления в Российской Федерации, могут быть установлены нормативы отчислений в местные бюджеты от федеральных налогов и сборов, подлежащих зачислению в бюджет субъекта Российской Федерации. (Дополнение статьей - Федеральный закон от 04.07.2003 № 95-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2618. Выравнивание бюджетной обеспеченности субъекта Российской Федерации</w:t>
+        <w:t>Статья 26.18. Выравнивание бюджетной обеспеченности субъекта Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Выравнивание бюджетной обеспеченности субъекта Российской Федерации осуществляется путем предоставления дотаций на выравнивание бюджетной обеспеченности субъектов Российской Федерации. (В редакции Федерального закона от 02.08.2019 № 313-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Дотации на выравнивание бюджетной обеспеченности субъектов Российской Федерации распределяются между субъектами Российской Федерации, расчетная бюджетная обеспеченность консолидированных бюджетов которых не превышает уровень расчетной бюджетной обеспеченности субъектов Российской Федерации, определенный в качестве критерия предоставления указанных дотаций бюджетам субъектов Российской Федерации по методике, утверждаемой в соответствии с федеральным законом. (В редакции Федерального закона от 02.08.2019 № 313-ФЗ) Использование при определении расчетной бюджетной обеспеченности субъекта Российской Федерации показателей фактических доходов и расходов за отчетный период и (или) показателей прогнозируемых на плановый период доходов и расходов консолидированного бюджета субъекта Российской Федерации не допускается. Распределение дотаций на выравнивание бюджетной обеспеченности субъектов Российской Федерации утверждается федеральным законом о федеральном бюджете на соответствующий год. (В редакции Федерального закона от 02.08.2019 № 313-ФЗ) (Дополнение статьей - Федеральный закон от 04.07.2003 № 95-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2619. Иные средства финансовой помощи бюджету субъекта Российской Федерации из федерального бюджета</w:t>
+        <w:t>Статья 26.19. Иные средства финансовой помощи бюджету субъекта Российской Федерации из федерального бюджета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В целях предоставления бюджету субъекта Российской Федерации субсидий для долевого финансирования инвестиционных программ и проектов развития общественной инфраструктуры регионального значения, а также для поддержки созданных субъектом Российской Федерации фондов муниципального развития в составе федерального бюджета может быть образован фонд регионального развития. Отбор инвестиционных проектов, федеральных целевых программ регионального развития для предоставления указанных субсидий и их распределение между субъектами Российской Федерации осуществляются в порядке, установленном федеральными законами, нормативными правовыми актами Президента Российской Федерации и Правительства Российской Федерации. Распределение субсидий из фонда регионального развития между субъектами Российской Федерации утверждается федеральным законом о федеральном бюджете на соответствующий год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Из федерального бюджета могут предоставляться субсидии бюджету субъекта Российской Федерации для долевого финансирования расходов консолидированного бюджета субъекта Российской Федерации. (В редакции Федерального закона от 07.05.2013 № 104-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В случаях и порядке, предусмотренных федеральными законами, бюджетам субъектов Российской Федерации могут быть предоставлены иные средства финансовой помощи из федерального бюджета в формах, предусмотренных Бюджетным кодексом Российской Федерации. (Дополнение статьей - Федеральный закон от 04.07.2003 № 95-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2620. Финансовое обеспечение осуществления полномочий Российской Федерации, переданных для осуществления органам государственной власти субъекта Российской Федерации, за счет субвенций из федерального бюджета</w:t>
+        <w:t>Статья 26.20. Финансовое обеспечение осуществления полномочий Российской Федерации, переданных для осуществления органам государственной власти субъекта Российской Федерации, за счет субвенций из федерального бюджета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 13.07.2015 № 233-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Общий объем субвенций из федерального бюджета, предоставляемых бюджету субъекта Российской Федерации на осуществление полномочий, указанных в пунктах 7 и 71 статьи 263 настоящего Федерального закона, определяется федеральным законом о федеральном бюджете на соответствующий год. (В редакции Федерального закона от 13.07.2015 № 233-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Из федерального бюджета предоставляются субвенции бюджету субъекта Российской Федерации на осуществление органами государственной власти субъекта Российской Федерации полномочий, указанных в пунктах 7 и 71 статьи 263 настоящего Федерального закона. (В редакции федеральных законов от 07.05.2013 № 104-ФЗ; от 13.07.2015 № 233-ФЗ) Субвенции из федерального бюджета распределяются между субъектами Российской Федерации пропорционально численности населения или потребителей соответствующих бюджетных услуг с учетом объективных условий, оказывающих влияние на стоимость предоставления таких бюджетных услуг, и утверждаются федеральным законом о федеральном бюджете на соответствующий год по каждому субъекту Российской Федерации. (В редакции Федерального закона от 07.05.2013 № 104-ФЗ) Распределение, перечисление и учет субвенций из федерального бюджета производятся в соответствии с Бюджетным кодексом Российской Федерации. (В редакции Федерального закона от 07.05.2013 № 104-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Органы государственной власти субъекта Российской Федерации несут ответственность за осуществление полномочий, указанных в пунктах 7 и 71 статьи 263 настоящего Федерального закона, в пределах субвенций из федерального бюджета, предоставленных на осуществление соответствующих полномочий. (В редакции Федерального закона от 13.07.2015 № 233-ФЗ) (Дополнение статьей - Федеральный закон от 04.07.2003 № 95-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2621. Привлечение заемных средств субъектом Российской Федерации</w:t>
+        <w:t>Статья 26.21. Привлечение заемных средств субъектом Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Субъект Российской Федерации вправе привлекать заемные средства, в том числе за счет выпуска государственных ценных бумаг субъекта Российской Федерации, в порядке, установленном законами субъекта Российской Федерации в соответствии с федеральными законами и нормативными правовыми актами Президента Российской Федерации и Правительства Российской Федерации. (Дополнение статьей - Федеральный закон от 04.07.2003 № 95-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2622. Организация исполнения бюджета субъекта Российской Федерации</w:t>
+        <w:t>Статья 26.22. Организация исполнения бюджета субъекта Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Органы государственной власти субъекта Российской Федерации самостоятельно организуют и осуществляют исполнение бюджета субъекта Российской Федерации в соответствии с общими принципами, установленными Бюджетным кодексом Российской Федерации. Абзац. (Утратил силу - Федеральный закон от 02.08.2019 № 313-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:t>Руководитель финансового органа субъекта Российской Федерации назначается на должность из числа лиц, отвечающих квалификационным требованиям, установленным Правительством Российской Федерации. Проведение проверки соответствия кандидатов на замещение должности руководителя финансового органа субъекта Российской Федерации квалификационным требованиям осуществляется с участием уполномоченного Правительством Российской Федерации федерального органа исполнительной власти в порядке, установленном Правительством Российской Федерации. (Дополнение пунктом - Федеральный закон от 02.08.2019 № 313-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>