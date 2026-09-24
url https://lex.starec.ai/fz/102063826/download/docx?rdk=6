--- v0 (2026-05-23)
+++ v1 (2026-09-24)
@@ -1434,51 +1434,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что в 2000 году финансовое обеспечение мероприятий по реализации президентской программы "Государственные жилищные сертификаты" осуществляется за счет доходов, поступивших в федеральный бюджет сверх сумм, установленных статьями 1 и 29 настоящего Федерального закона: от приватизации организаций, выводимых из состава Вооруженных Сил Российской Федерации, других войск, воинских формирований и приравненных к ним органов, и от реализации высвобождаемого военного имущества - по нормативам, установленным статьей 105 настоящего Федерального закона; (Абзац исключен - Федеральный закон от 25.12.2000 № 145-ФЗ) (Абзац исключен - Федеральный закон от 25.12.2000 № 145-ФЗ) Правительство Российской Федерации: утверждает график поэтапного предоставления государственных жилищных сертификатов, исходя из фактически поступающих согласно настоящей статье доходов в федеральный бюджет на 2000 год на эти цели, а также их погашения, в том числе по выданным в 1999 году сертификатам; предусматривает в составе расходов федерального бюджета на 2000 год на капитальное строительство по разделу "Национальная оборона" функциональной классификации расходов бюджетов Российской Федерации средства в размере 800,0 млн. рублей, направляемые на погашение выданных в 1999 году жилищных сертификатов. Правительство Российской Федерации предусматривает дополнительное выделение средств из федерального бюджета на 2000 год на финансирование реализации мероприятий президентской программы "Государственные жилищные сертификаты" в размере до 3,0 млрд. рублей. (В редакции Федерального закона от 25.12.2000 № 145-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 104. Установить, что доходы, получаемые Вооруженными Силами Российской Федерации от оказания услуг на договорной основе, за подготовку военных кадров в интересах иностранных государств, от военно-технического сотрудничества, а также в результате осуществления разрешенной законодательством Российской Федерации деятельности после уплаты налогов и иных обязательных платежей и возмещения затрат, связанных с этими видами деятельности, зачисляются в полном объеме на счета Министерства обороны Российской Федерации по учету средств, полученных от предпринимательской и иной приносящей доход деятельности, открываемые в установленном порядке в учреждениях Центрального банка Российской Федерации. Использование поступивших средств осуществляется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>в размере 75 процентов - на финансовое обеспечение деятельности Вооруженных Сил Российской Федерации в порядке, устанавливаемом Министром обороны Российской Федерации; в размере 10 процентов - на реализацию федеральной целевой программы Федерального агентства правительственной связи и информации при Президенте Российской Федерации; в размере 15 процентов - в доходы федерального бюджета для финансирования мероприятий по реализации президентской программы "Государственные жилищные сертификаты". Средства в иностранной валюте, получаемые Министерством обороны Российской Федерации в результате осуществления разрешенной законодательством Российской Федерации деятельности, поступают на счета Министерства обороны Российской Федерации по учету средств, полученных от предпринимательской и иной приносящей доход деятельности, открываемые в установленном порядке в учреждениях Центрального банка Российской Федерации, и подлежат обязательной конвертации в соответствии с законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1041. Правительство Российской Федерации вправе использовать в 2000 году на финансовое обеспечение воинских формирований Вооруженных Сил Российской Федерации, направляемых для участия в международном присутствии по безопасности в Косово, Боснии и Герцеговине, средства, полученные Российской Федерацией за участие в миротворческих операциях ООН и имеющиеся в распоряжении Министерства иностранных дел Российской Федерации, в размере до 366,0 млн. рублей с отражением произведенных расходов по разделу "Международная деятельность" функциональной классификации расходов федерального бюджета. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
+        <w:t>Статья 104.1. Правительство Российской Федерации вправе использовать в 2000 году на финансовое обеспечение воинских формирований Вооруженных Сил Российской Федерации, направляемых для участия в международном присутствии по безопасности в Косово, Боснии и Герцеговине, средства, полученные Российской Федерацией за участие в миротворческих операциях ООН и имеющиеся в распоряжении Министерства иностранных дел Российской Федерации, в размере до 366,0 млн. рублей с отражением произведенных расходов по разделу "Международная деятельность" функциональной классификации расходов федерального бюджета. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации вправе использовать в 2000 году на финансовое обеспечение воинских формирований Вооруженных Сил Российской Федерации, направляемых для участия в международном присутствии по безопасности в Косово, Боснии и Герцеговине, средства, полученные Российской Федерацией за участие в миротворческих операциях ООН и имеющиеся в распоряжении Министерства иностранных дел Российской Федерации, в размере до 366,0 млн. рублей с отражением произведенных расходов по разделу "Международная деятельность" функциональной классификации расходов федерального бюджета. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 105. Установить, что средства, поступающие от приватизации организаций, выводимых из состава Вооруженных Сил Российской Федерации, других войск, воинских формирований и приравненных к ним органов, и от реализации высвобождаемого недвижимого имущества, зачисляются в доход федерального бюджета на 2000 год по нормативам, установленным законодательными и иными правовыми актами Российской Федерации, и направляются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>в размере 50 процентов - на финансирование реализации президентской программы "Государственные жилищные сертификаты"; в размере 50 процентов - на финансирование жилищного строительства федеральных органов исполнительной власти, в составе которых законодательством Российской Федерации предусмотрена военная и приравненная к ней служба, сверх сумм, установленных статьей 36 настоящего Федерального закона. Учет указанных средств осуществляется органами федерального казначейства Министерства финансов Российской Федерации в соответствии с бюджетной классификацией Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -1798,51 +1798,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Часть исключена - Федеральный закон от 25.12.2000 № 145-ФЗ) Правительство Российской Федерации вправе при отсутствии проектно-сметной документации и при незаключении договоров с акционерными обществами на передачу в федеральную собственность акций по объектам, включенным в Федеральную адресную инвестиционную программу на 2000 год, перераспределять объемы выделенных средств в порядке, устанавливаемом Правительством Российской Федерации. (В редакции Федерального закона от 25.12.2000 № 145-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 131. Правительство Российской Федерации:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>в установленном порядке продолжает в 2000 году осуществление мероприятий по погашению задолженности федеральных органов государственной власти, организаций, находящихся в ведении указанных органов власти, иных получателей средств федерального бюджета, образовавшейся по состоянию на 1 января 2000 года; (В редакции Федерального закона от 25.12.2000 № 145-ФЗ) определяет объемы, порядок и сроки погашения неурегулированной кредиторской задолженности федеральных органов государственной власти, организаций, находящихся в ведении указанных органов власти, иных получателей средств федерального бюджета, образовавшейся по состоянию на 1 января 2000 года и не имеющей законодательно установленных источников погашения на 2000 год. (В редакции Федерального закона от 25.12.2000 № 145-ФЗ) Правительство Российской Федерации и субъекты Российской Федерации вправе осуществлять взаимное урегулирование задолженности бюджетов субъектов Российской Федерации перед федеральным бюджетом по ранее выданным бюджетным ссудам и федерального бюджета по финансированию федеральных структур, федеральных целевых программ и мероприятий с отражением указанной операции по соответствующим разделам функциональной классификации расходов бюджетов Российской Федерации. (Часть дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ) Установить, что ассигнования, предусмотренные в федеральном бюджете на 2000 год, в первую очередь направляются на исполнение не оплаченных бюджетными учреждениями обязательств, принятых в пределах доведенных им в 1999 году лимитов бюджетных обязательств. (В редакции Федерального закона от 25.12.2000 № 145-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1311. Правительство Российской Федерации:</w:t>
+        <w:t>Статья 131.1. Правительство Российской Федерации:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>оформляет задолженность федерального бюджета по оплате выполненных в предыдущие годы работ (услуг) по государственному оборонному заказу по состоянию на 1 января 2000 года с учетом ее погашения на 1 ноября 2000 года в сумме до 16 250 млн. рублей на государственный внутренний долг Российской Федерации; до 1 июля 2001 года проводит выверку указанной задолженности; до 1 января 2003 года погашает указанную задолженность денежными средствами непосредственно исполнителям государственного оборонного заказа. Правительство Российской Федерации не вправе осуществлять эмиссию рыночных (торгуемых) ценных бумаг на сумму указанной задолженности. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 132. Правительство Российской Федерации обеспечивает завершение в 2000 году проведения реструктуризации задолженности организаций по налогам, сборам, начисленным пене и штрафам в соответствии с порядком и сроками, установленными во исполнение статьи 115 Федерального закона от 22 февраля 1999 года № 36-ФЗ "О федеральном бюджете на 1999 год" (Собрание законодательства Российской Федерации, 1999, № 9, ст. 1093).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Разрешить Правительству Российской Федерации в установленном порядке в рамках осуществления мероприятий по погашению кредиторской задолженности предприятий и организаций атомной энергетики, сложившейся на 1 января 2000 года, провести на этих предприятиях и организациях урегулирование задолженности по платежам за оплату электроэнергии, поставленной атомными электростанциями в предыдущий период, с направлением средств в 2000 году на финансирование развития атомной энергетики, включая достройку блоков атомных станций, имеющих высокую степень готовности, продление сроков службы блоков первого поколения, строительство энергоблока БН-800 Белоярской АЭС, реконструкцию и модернизацию данных объектов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -1928,64 +1928,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Министерству обороны Российской Федерации, Судебному департаменту при Верховном Суде Российской Федерации до 1 июня 2000 года оформить в соответствии со статьей 32 Федерального конституционного закона от 23 июня 1999 года № 1-ФКЗ "О военных судах Российской Федерации" (Собрание законодательства Российской Федерации, 1999, № 26, ст. 3170) в установленном порядке передачу полномочий по финансированию (кроме материально-технического обеспечения) численности военных судей, работников аппаратов военных судов и Главного управления обеспечения деятельности военных судов Судебного департамента при Верховном Суде Российской Федерации в согласованном объеме до 400,0 млн. рублей. (В редакции Федерального закона от 25.12.2000 № 145-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 140. Правительство Российской Федерации вправе осуществлять мероприятия по погашению задолженности перед федеральным бюджетом, образовавшейся на 1 января 2000 года по ранее выданным на возвратной основе средствам, в том числе на финансирование инвестиционных проектов, инвестиционных программ конверсии оборонной промышленности, бюджетным ссудам, включая бюджетные ссуды, выданные под гарантийные обязательства субъектов Российской Федерации, инвестиционным налоговым кредитам, налоговым отсрочкам и кредитам, а также по уплате процентов за пользование этими средствами и штрафных санкций (пени) за просрочку уплаты основной суммы долга указанных средств и процентов за пользование ими, в счет уменьшения задолженности федерального бюджета перед получателями бюджетных средств, в том числе перед предприятиями - исполнителями государственного оборонного заказа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что начисленная в 2000 году и неуплаченная сумма штрафных санкций (пени) за просрочку уплаты основной суммы долга, а также проценты за пользование средствами федерального бюджета принимаются к расчету согласно настоящей статье на момент проведения указанного расчета. Правительству Российской Федерации определить соответствующий порядок погашения задолженностей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1401. Правительство Российской Федерации и Пенсионный фонд Российской Федерации осуществляют взаимное урегулирование задолженности бюджета Пенсионного фонда Российской Федерации перед федеральным бюджетом на сумму 1 718,9 млн. рублей, образовавшейся на 1 января 2000 года по ранее выданным бюджету Пенсионного фонда Российской Федерации в соответствии с договорами (соглашениями) на возвратной основе бюджетным ссудам, и федерального бюджета по финансированию расходов Пенсионного фонда Российской Федерации на выплату государственных пенсий, выплачиваемых за счет средств федерального бюджета в соответствии с законодательством Российской Федерации, с отражением указанной операции по разделам "Социальная политика" и "Прочие расходы" функциональной классификации расходов федерального бюджета. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
+        <w:t>Статья 140.1. Правительство Российской Федерации и Пенсионный фонд Российской Федерации осуществляют взаимное урегулирование задолженности бюджета Пенсионного фонда Российской Федерации перед федеральным бюджетом на сумму 1 718,9 млн. рублей, образовавшейся на 1 января 2000 года по ранее выданным бюджету Пенсионного фонда Российской Федерации в соответствии с договорами (соглашениями) на возвратной основе бюджетным ссудам, и федерального бюджета по финансированию расходов Пенсионного фонда Российской Федерации на выплату государственных пенсий, выплачиваемых за счет средств федерального бюджета в соответствии с законодательством Российской Федерации, с отражением указанной операции по разделам "Социальная политика" и "Прочие расходы" функциональной классификации расходов федерального бюджета. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации и Пенсионный фонд Российской Федерации осуществляют взаимное урегулирование задолженности бюджета Пенсионного фонда Российской Федерации перед федеральным бюджетом на сумму 1 718,9 млн. рублей, образовавшейся на 1 января 2000 года по ранее выданным бюджету Пенсионного фонда Российской Федерации в соответствии с договорами (соглашениями) на возвратной основе бюджетным ссудам, и федерального бюджета по финансированию расходов Пенсионного фонда Российской Федерации на выплату государственных пенсий, выплачиваемых за счет средств федерального бюджета в соответствии с законодательством Российской Федерации, с отражением указанной операции по разделам "Социальная политика" и "Прочие расходы" функциональной классификации расходов федерального бюджета. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1402. Правительство Российской Федерации вправе осуществить взаимное урегулирование задолженности между федеральным бюджетом и бюджетом Орловской области в согласованных объемах по ранее выданным бюджету Орловской области из федерального бюджета бюджетным ссудам путем уменьшения задолженности федеральному бюджету на сумму затрат по реализации программы "Газификация России" (1996 - 2000 годы), произведенных за счет средств бюджета Орловской области в доле, приходящейся на федеральный бюджет. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
+        <w:t>Статья 140.2. Правительство Российской Федерации вправе осуществить взаимное урегулирование задолженности между федеральным бюджетом и бюджетом Орловской области в согласованных объемах по ранее выданным бюджету Орловской области из федерального бюджета бюджетным ссудам путем уменьшения задолженности федеральному бюджету на сумму затрат по реализации программы "Газификация России" (1996 - 2000 годы), произведенных за счет средств бюджета Орловской области в доле, приходящейся на федеральный бюджет. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации вправе осуществить взаимное урегулирование задолженности между федеральным бюджетом и бюджетом Орловской области в согласованных объемах по ранее выданным бюджету Орловской области из федерального бюджета бюджетным ссудам путем уменьшения задолженности федеральному бюджету на сумму затрат по реализации программы "Газификация России" (1996 - 2000 годы), произведенных за счет средств бюджета Орловской области в доле, приходящейся на федеральный бюджет. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 141. Правительству Российской Федерации в 2000 году провести реструктуризацию задолженности юридических лиц перед федеральным бюджетом по начисленной пене и штрафам за несвоевременный возврат средств, предоставленных из федерального бюджета на возвратной основе, и просрочку уплаты процентов за пользование ими по состоянию на 1 января 2000 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительству Российской Федерации определить порядок реструктуризации указанной задолженности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -2227,64 +2227,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что в случае значительного отклонения объема совокупных поступлений доходов в федеральный бюджет от сумм, установленных статьями 1 и 29 настоящего Федерального закона, и на основе утвержденной росписи доходов, расходов и источников финансирования дефицита федерального бюджета на 2000 год Правительство Российской Федерации ежеквартально с отчетом об исполнении федерального бюджета за соответствующий период 2000 года вносит в Государственную Думу информацию о его исполнении и предложения в случае необходимости о корректировке показателей федерального бюджета, установленных настоящим Федеральным законом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 161. Правительство Российской Федерации и Центральный банк Российской Федерации обеспечивают исполнение федерального бюджета в 2000 году в соответствии с ведомственной структурой расходов федерального бюджета, утвержденной приложениями 1 и 2 (секретно) к настоящему Федеральному закону.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации и Центральный банк Российской Федерации обеспечивают исполнение федерального бюджета в 2000 году в соответствии с ведомственной структурой расходов федерального бюджета, утвержденной приложениями 1 и 2 (секретно) к настоящему Федеральному закону.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1611. Установить, что остатки средств федерального бюджета по состоянию на 1 января 2000 года на лицевых счетах получателей бюджетных средств, прекративших свою деятельность в связи с ликвидацией, перечисляются на счет Главного управления федерального казначейства Министерства финансов Российской Федерации. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
+        <w:t>Статья 161.1. Установить, что остатки средств федерального бюджета по состоянию на 1 января 2000 года на лицевых счетах получателей бюджетных средств, прекративших свою деятельность в связи с ликвидацией, перечисляются на счет Главного управления федерального казначейства Министерства финансов Российской Федерации. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что остатки средств федерального бюджета по состоянию на 1 января 2000 года на лицевых счетах получателей бюджетных средств, прекративших свою деятельность в связи с ликвидацией, перечисляются на счет Главного управления федерального казначейства Министерства финансов Российской Федерации. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1612. Установить, что остатки средств федерального бюджета по состоянию на 1 января 2001 года на счете Главного управления федерального казначейства Министерства финансов Российской Федерации, образовавшиеся в связи с неполным использованием бюджетными учреждениями объемов финансирования, доведенных до них в пределах ассигнований, предусмотренных настоящим Федеральным законом, направляются Правительством Российской Федерации в первом полугодии 2001 года в качестве дополнительного финансирования расходов федерального бюджета на 2001 год с внесением изменений в сводную бюджетную роспись федерального бюджета на 2001 год по соответствующим разделам функциональной классификации расходов бюджетов Российской Федерации. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
+        <w:t>Статья 161.2. Установить, что остатки средств федерального бюджета по состоянию на 1 января 2001 года на счете Главного управления федерального казначейства Министерства финансов Российской Федерации, образовавшиеся в связи с неполным использованием бюджетными учреждениями объемов финансирования, доведенных до них в пределах ассигнований, предусмотренных настоящим Федеральным законом, направляются Правительством Российской Федерации в первом полугодии 2001 года в качестве дополнительного финансирования расходов федерального бюджета на 2001 год с внесением изменений в сводную бюджетную роспись федерального бюджета на 2001 год по соответствующим разделам функциональной классификации расходов бюджетов Российской Федерации. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что остатки средств федерального бюджета по состоянию на 1 января 2001 года на счете Главного управления федерального казначейства Министерства финансов Российской Федерации, образовавшиеся в связи с неполным использованием бюджетными учреждениями объемов финансирования, доведенных до них в пределах ассигнований, предусмотренных настоящим Федеральным законом, направляются Правительством Российской Федерации в первом полугодии 2001 года в качестве дополнительного финансирования расходов федерального бюджета на 2001 год с внесением изменений в сводную бюджетную роспись федерального бюджета на 2001 год по соответствующим разделам функциональной классификации расходов бюджетов Российской Федерации. (Статья дополнена - Федеральный закон от 25.12.2000 № 145-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 162. Законодательные акты, нормативные правовые акты Президента Российской Федерации и Правительства Российской Федерации подлежат приведению в соответствие с настоящим Федеральным законом в двухмесячный срок со дня вступления его в силу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Законодательные акты, нормативные правовые акты Президента Российской Федерации и Правительства Российской Федерации подлежат приведению в соответствие с настоящим Федеральным законом в двухмесячный срок со дня вступления его в силу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>