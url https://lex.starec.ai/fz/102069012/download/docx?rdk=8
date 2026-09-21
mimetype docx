--- v0 (2026-05-23)
+++ v1 (2026-09-21)
@@ -1382,51 +1382,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>до 1 апреля 2001 года информацию об итогах приватизации в 2000 году; до 1 марта 2001 года проект федерального закона "О Программе приватизации государственных и муниципальных предприятий в 2001 году". При формировании проекта указанной Программы в перечень приватизируемых предприятий не включаются государственные пакеты акций, предприятий, созданных в соответствии с международными договорами и межправительственными соглашениями, по приватизации которых не достигнуто согласие сторон, в том числе российско-белорусской нефтегазовой компании "Славнефть".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 102. Установить, что финансирование расходов на государственные капитальные вложения осуществляется в соответствии с Федеральной адресной инвестиционной программой на 2001 год по перечню строек и объектов для федеральных государственных нужд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Предоставить Правительству Российской Федерации право при отсутствии проектно-сметной документации и при незаключении договоров с акционерными обществами на передачу в федеральную собственность акций по объектам, включенным в Федеральную адресную инвестиционную программу по состоянию на 1 апреля 2001 года, перераспределять объемы предусмотренных к выделению средств. Главные распорядители средств федерального бюджета - государственные заказчики Федеральной адресной инвестиционной программы на 2001 год вправе направлять средства, предусмотренные им на финансирование государственных капитальных вложений, на оплату подтвержденных обязательств (непогашенной кредиторской задолженности), возникших у них в предшествующие годы по стройкам и объектам, включенным в перечень строек и объектов для федеральных государственных нужд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1021. Правительство Российской Федерации вправе в установленном порядке урегулировать задолженность в сумме 327,0 млн. рублей между федеральным бюджетом и бюджетом Кемеровской области путем завершения передачи в федеральную собственность искусственной взлетно-посадочной полосы аэропорта в городе Кемерово, строительство которой осуществлено за счет средств бюджета Кемеровской области. (Статья дополнена - Федеральный закон от 14.12.2001 № 161-ФЗ)</w:t>
+        <w:t>Статья 102.1. Правительство Российской Федерации вправе в установленном порядке урегулировать задолженность в сумме 327,0 млн. рублей между федеральным бюджетом и бюджетом Кемеровской области путем завершения передачи в федеральную собственность искусственной взлетно-посадочной полосы аэропорта в городе Кемерово, строительство которой осуществлено за счет средств бюджета Кемеровской области. (Статья дополнена - Федеральный закон от 14.12.2001 № 161-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации вправе в установленном порядке урегулировать задолженность в сумме 327,0 млн. рублей между федеральным бюджетом и бюджетом Кемеровской области путем завершения передачи в федеральную собственность искусственной взлетно-посадочной полосы аэропорта в городе Кемерово, строительство которой осуществлено за счет средств бюджета Кемеровской области. (Статья дополнена - Федеральный закон от 14.12.2001 № 161-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 103. Правительство Российской Федерации в 2001 году в установленном порядке:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>предоставляет государственные гарантии по заимствованиям Агентства по ипотечному жилищному кредитованию в размере до 2,0 млрд. рублей; направляет 80,0 млн. рублей в качестве взноса в уставный капитал Агентства по ипотечному жилищному кредитованию в пределах ассигнований, предусмотренных по разделу "Промышленность, энергетика и строительство" функциональной классификации расходов бюджетов Российской Федерации; впредь до проведения конкурса предоставляет государственные гарантии открытому акционерному обществу "Страховая компания "Москва" при страховании военного риска ответственности российских авиаперевозчиков перед третьими лицами на срок до 31 декабря 2001 года в размере до 30 млрд. рублей. Порядок и случаи, при наступлении которых предоставляются государственные гарантии, определяются Правительством Российской Федерации. (Абзац дополнен - Федеральный закон от 17.10.2001 № 135-ФЗ) (В редакции Федерального закона от 14.12.2001 № 161-ФЗ) направляет средства федерального бюджета, предусмотренные в счет дополнительных доходов по разделу "Транспорт, дорожное хозяйство, связь и информатика" функциональной классификации расходов бюджетов Российской Федерации, на увеличение уставного капитала (с оформлением участия Российской Федерации в уставном капитале лизинговой компании) победителю конкурса по отбору инвестиционных проектов лизинга отечественных воздушных судов, порядок проведения которого утверждается Правительством Российской Федерации, в целях приобретения государством пакета акций в сумме 1,0 млрд. рублей. (Абзац дополнен - Федеральный закон от 14.12.2001 № 161-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>