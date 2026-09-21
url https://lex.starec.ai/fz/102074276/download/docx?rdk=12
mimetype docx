--- v0 (2026-05-23)
+++ v1 (2026-09-21)
@@ -1434,51 +1434,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации вправе определять объемы выпуска, формы и методы эмиссии государственных ценных бумаг, являющихся долговыми обязательствами Российской Федерации, и осуществлять их эмиссию в объеме, не приводящем к превышению установленного частью первой настоящей статьи верхнего предела государственного внутреннего долга Российской Федерации, если иное не установлено федеральными законами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 108. В целях урегулирования денежного рынка Правительство Российской Федерации вправе по согласованию с Центральным банком Российской Федерации переоформить государственные ценные бумаги, полученные Центральным банком Российской Федерации в ходе новации по государственным ценным бумагам в 1999 - 2000 годах, на сумму 15 000,0 млн. рублей в облигации федерального займа с переменным купонным доходом с выплатой купонного дохода, определяемого исходя из уровня инфляции, предусмотренного в расчетах к федеральному бюджету на соответствующий финансовый год, со сроками погашения с 2005 по 2007 год с выплатой купонного дохода один раз в год начиная с 2003 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>В целях урегулирования денежного рынка Правительство Российской Федерации вправе по согласованию с Центральным банком Российской Федерации переоформить государственные ценные бумаги, полученные Центральным банком Российской Федерации в ходе новации по государственным ценным бумагам в 1999 - 2000 годах, на сумму 15 000,0 млн. рублей в облигации федерального займа с переменным купонным доходом с выплатой купонного дохода, определяемого исходя из уровня инфляции, предусмотренного в расчетах к федеральному бюджету на соответствующий финансовый год, со сроками погашения с 2005 по 2007 год с выплатой купонного дохода один раз в год начиная с 2003 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1081. Центральному банку Российской Федерации передать Правительству Российской Федерации 42 117 403 акции Внешторгбанка по номинальной стоимости на сумму 42 117 403 тыс. рублей в обмен на государственные ценные бумаги, выпущенные в валюте Российской Федерации, номинальной стоимостью 42 117 403 тыс. рублей.</w:t>
+        <w:t>Статья 108.1. Центральному банку Российской Федерации передать Правительству Российской Федерации 42 117 403 акции Внешторгбанка по номинальной стоимости на сумму 42 117 403 тыс. рублей в обмен на государственные ценные бумаги, выпущенные в валюте Российской Федерации, номинальной стоимостью 42 117 403 тыс. рублей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>В целях реализации договора мены Правительство Российской Федерации обеспечивает эмиссию облигаций федерального займа с постоянным купонным доходом со сроком погашения в 2012 году и выплатой купонного дохода в размере 6 процентов годовых. Выплата первого купона по данным облигациям федерального займа с постоянным купонным доходом осуществляется в течение девяти лет начиная с 2004 года равными долями, выплата последующих купонов осуществляется один раз в год начиная с 2004 года. Предоставить Центральному банку Российской Федерации право предъявлять к досрочному погашению ежегодно начиная с 2004 года государственные ценные бумаги, указанные в абзаце первом настоящей статьи, в объеме, не превышающем разницы между суммой прибыли, фактически перечисленной Центральным банком Российской Федерации в федеральный бюджет по итогам деятельности за предыдущий год и предусмотренной федеральным законом о федеральном бюджете на соответствующий год. (Статья дополнена - Федеральный закон от 24.07.2002 № 99-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 109. Установить, что в 2002 году на финансирование расходов, связанных с погашением Правительством Российской Федерации государственных долговых товарных обязательств, направляются средства федерального бюджета в сумме 2 000,0 млн. рублей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что в 2002 году на финансирование расходов, связанных с погашением Правительством Российской Федерации государственных долговых товарных обязательств, направляются средства федерального бюджета в сумме 2 000,0 млн. рублей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -1746,51 +1746,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации обеспечивает выплату предварительной компенсации вкладов в Сберегательном банке Российской Федерации по состоянию на 20 июня 1991 года и вкладов (взносов) в организации государственного страхования (Российской государственной страховой компании и ее дочерних обществах) по состоянию на 1 января 1992 года в сумме до 1,0 тыс. рублей следующим категориям граждан Российской Федерации (в том числе наследникам первой очереди, относящимся к указанным категориям граждан): гражданам по 1940 год рождения включительно; инвалидам I группы; участникам Великой Отечественной войны; инвалидам II группы по 1950 год рождения включительно; родителям, а также опекунам детей-инвалидов; родителям, а также опекунам инвалидов с детства; бывшим несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны. Выплата предварительной компенсации гражданам Российской Федерации 1939 - 1940 годов рождения производится с 1 октября 2002 года. Правительство Российской Федерации обеспечивает выплату предварительной компенсации вкладов в Сберегательном банке Российской Федерации по состоянию на 20 июня 1991 года и вкладов (взносов) в организации государственного страхования (Российской государственной страховой компании и ее дочерних обществах) по состоянию на 1 января 1992 года в сумме до 1,0 тыс. рублей по целевым вкладам (взносам) на детей. В случае смерти владельца гарантированных сбережений в 2001 - 2002 годах наследникам на оплату ритуальных услуг выплачивать компенсацию: в размере 6,0 тыс. рублей, если сумма вкладов (уплаченных взносов) умершего владельца больше 400 рублей или равна 400 рублям (исходя из нарицательной стоимости денежных знаков в 1991 году); в размере, равном сумме вкладов (уплаченных взносов) умершего владельца, умноженной на коэффициент 15, если сумма вкладов (взносов) меньше 400 рублей (исходя из нарицательной стоимости денежных знаков в 1991 году). В случае, если владелец гарантированных сбережений ранее получал предварительную компенсацию по вкладам в Сберегательном банке Российской Федерации по состоянию на 20 июня 1991 года или в организации государственного страхования (Российской государственной страховой компании и ее дочерних обществах) по состоянию на 1 января 1992 года, сумма компенсации, выплачиваемая наследникам на оплату ритуальных услуг в соответствии с настоящей статьей, уменьшается на сумму предварительной компенсации, полученной владельцем гарантированных сбережений ранее. В остальных случаях вклады граждан, по которым ранее были произведены начисления и выплата предварительной компенсации, не подлежат повторной компенсации в соответствии с настоящим Федеральным законом. Предоставить Правительству Российской Федерации право использовать часть средств, предусмотренных статьей 109 настоящего Федерального закона, на проведение предварительной компенсации вкладов (взносов) в соответствии с настоящей статьей. Порядок выплат предварительной компенсации вкладов (взносов) в соответствии с настоящей статьей определяется Правительством Российской Федерации до 1 марта 2002 года. Предоставить Правительству Российской Федерации право до установления порядка выплаты компенсаций вкладов (взносов) в соответствии с требованиями настоящей статьи осуществлять выплаты согласно порядку, определенному Правительством Российской Федерации на 2001 год, в счет средств, предусмотренных на эти цели в 2002 году.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 131. Правительство Российской Федерации вправе выделять в 2002 году субвенции и субсидии организациям любой организационно-правовой формы и формы собственности и определять порядок их предоставления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации вправе выделять в 2002 году субвенции и субсидии организациям любой организационно-правовой формы и формы собственности и определять порядок их предоставления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1311. Правительство Российской Федерации вправе предоставить субвенцию в размере 13 252,0 тыс. рублей открытому акционерному обществу "Линк" на ликвидацию последствий террористической акции, совершенной в городе Москве 23 - 26 октября 2002 года, за счет средств, предусмотренных для Министерства труда и социального развития Российской Федерации по подразделу 06 "Прочие мероприятия в области социальной политики" раздела 18 "Социальная политика" функциональной классификации расходов бюджетов Российской Федерации. (Статья дополнена - Федеральный закон от 19.12.2002 № 174-ФЗ)</w:t>
+        <w:t>Статья 131.1. Правительство Российской Федерации вправе предоставить субвенцию в размере 13 252,0 тыс. рублей открытому акционерному обществу "Линк" на ликвидацию последствий террористической акции, совершенной в городе Москве 23 - 26 октября 2002 года, за счет средств, предусмотренных для Министерства труда и социального развития Российской Федерации по подразделу 06 "Прочие мероприятия в области социальной политики" раздела 18 "Социальная политика" функциональной классификации расходов бюджетов Российской Федерации. (Статья дополнена - Федеральный закон от 19.12.2002 № 174-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации вправе предоставить субвенцию в размере 13 252,0 тыс. рублей открытому акционерному обществу "Линк" на ликвидацию последствий террористической акции, совершенной в городе Москве 23 - 26 октября 2002 года, за счет средств, предусмотренных для Министерства труда и социального развития Российской Федерации по подразделу 06 "Прочие мероприятия в области социальной политики" раздела 18 "Социальная политика" функциональной классификации расходов бюджетов Российской Федерации. (Статья дополнена - Федеральный закон от 19.12.2002 № 174-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 132. Установить, что средства, полученные бюджетными учреждениями, находящимися в ведении главных распорядителей средств федерального бюджета, от предпринимательской и иной приносящей доход деятельности, учитываются на счетах, открытых им в органах федерального казначейства, и расходуются бюджетными учреждениями в соответствии со сметами доходов и расходов, утвержденными в порядке, определяемом главными распорядителями средств федерального бюджета, в пределах остатков средств на их лицевых счетах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что заключение и оплата бюджетными учреждениями договоров, исполнение которых осуществляется за счет средств от предпринимательской и иной приносящей доход деятельности, производятся в пределах утвержденных смет доходов и расходов. Учреждения Центрального банка Российской Федерации и кредитные организации обслуживают счета по учету средств, полученных от предпринимательской и иной приносящей доход деятельности, открытые органам федерального казначейства, без взимания платы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -1850,51 +1850,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Продлить срок действия Федерального закона от 8 июля 1999 года № 139-ФЗ "О внесении дополнений в Федеральный закон "О Центральном банке Российской Федерации (Банке России)" и Федеральный закон "О рынке ценных бумаг" (Собрание законодательства Российской Федерации, 1999, № 28, ст. 3472; 2000, № 1, ст. 10; 2001, № 1, ст. 2) до 1 января 2003 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 138. Установить, что начиная с 2002 года производится списание соответствующих сумм задолженности по пеням и штрафам с организаций, в отношении которых решения о реструктуризации задолженности по федеральным налогам и сборам, а также задолженности по начисленным пеням и штрафам были приняты в соответствии с постановлением Правительства Российской Федерации от 3 сентября 1999 года № 1002 "О порядке и сроках проведения реструктуризации кредиторской задолженности юридических лиц по налогам и сборам, а также задолженности по начисленным пеням и штрафам перед федеральным бюджетом" и которые погасили (при соблюдении условия своевременного внесения текущих налоговых платежей) половину или полную сумму реструктурированной задолженности в течение двух или четырех лет соответственно, в порядке, определенном Правительством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что начиная с 2002 года производится списание соответствующих сумм задолженности по пеням и штрафам с организаций, в отношении которых решения о реструктуризации задолженности по федеральным налогам и сборам, а также задолженности по начисленным пеням и штрафам были приняты в соответствии с постановлением Правительства Российской Федерации от 3 сентября 1999 года № 1002 "О порядке и сроках проведения реструктуризации кредиторской задолженности юридических лиц по налогам и сборам, а также задолженности по начисленным пеням и штрафам перед федеральным бюджетом" и которые погасили (при соблюдении условия своевременного внесения текущих налоговых платежей) половину или полную сумму реструктурированной задолженности в течение двух или четырех лет соответственно, в порядке, определенном Правительством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1381. Установить, что с кредитных организаций, заключивших в соответствии с Федеральным законом от 8 июля 1999 года № 144-ФЗ "О реструктуризации кредитных организаций" мировое соглашение, при условии полного и своевременного внесения этими кредитными организациями текущих налоговых платежей, а также при досрочном погашении ими в течение двух или четырех лет после заключения мирового соглашения соответственно половины или полной суммы реструктурированной задолженности кредитных организаций как самостоятельных налогоплательщиков, а также задолженности кредитных организаций по уплате в федеральный бюджет сумм налогов и сборов их клиентов, производится списание соответственно половины или полной суммы задолженности кредитных организаций перед федеральным бюджетом по пеням и штрафам.</w:t>
+        <w:t>Статья 138.1. Установить, что с кредитных организаций, заключивших в соответствии с Федеральным законом от 8 июля 1999 года № 144-ФЗ "О реструктуризации кредитных организаций" мировое соглашение, при условии полного и своевременного внесения этими кредитными организациями текущих налоговых платежей, а также при досрочном погашении ими в течение двух или четырех лет после заключения мирового соглашения соответственно половины или полной суммы реструктурированной задолженности кредитных организаций как самостоятельных налогоплательщиков, а также задолженности кредитных организаций по уплате в федеральный бюджет сумм налогов и сборов их клиентов, производится списание соответственно половины или полной суммы задолженности кредитных организаций перед федеральным бюджетом по пеням и штрафам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Порядок списания реструктурированной задолженности кредитных организаций перед федеральным бюджетом по пеням и штрафам в соответствии с настоящей статьей определяется Правительством Российской Федерации. (Статья дополнена - Федеральный закон от 24.07.2002 № 99-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 139. В целях обеспечения поступления в бюджет сумм пеней, начисленных на задолженность по налогам перед федеральным бюджетом, уплата которых была приостановлена в соответствии с пунктом 11 Указа Президента Российской Федерации от 8 мая 1996 года № 685 "Об основных направлениях налоговой реформы в Российской Федерации и мерах по укреплению налоговой и платежной дисциплины", установить, что указанные суммы пеней подлежат уплате в федеральный бюджет в течение двух лет ежемесячно равными долями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>В целях обеспечения поступления в бюджет сумм пеней, начисленных на задолженность по налогам перед федеральным бюджетом, уплата которых была приостановлена в соответствии с пунктом 11 Указа Президента Российской Федерации от 8 мая 1996 года № 685 "Об основных направлениях налоговой реформы в Российской Федерации и мерах по укреплению налоговой и платежной дисциплины", установить, что указанные суммы пеней подлежат уплате в федеральный бюджет в течение двух лет ежемесячно равными долями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -1954,77 +1954,77 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительству Российской Федерации при распределении ассигнований, предусмотренных на финансирование Федеральной целевой программы "Создание и развитие информационно-телекоммуникационной системы (ИТКС) специального назначения в интересах органов государственной власти", по федеральным органам государственной власти - заказчикам, выполняющим мероприятия программы в 2002 году, обеспечить финансирование ИТКС "Контроль" Счетной палаты Российской Федерации в объеме 75 000,0 тыс. рублей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 145. Правительству Российской Федерации не позднее 15 января 2002 года представить в Государственную Думу прогноз увеличения тарифов на газ, электрическую и тепловую энергию до конца 2002 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>В случае превышения фактического уровня тарифов на газ, электрическую и тепловую энергию над прогнозным Правительству Российской Федерации внести в Государственную Думу проект федерального закона о внесении изменений и дополнений в Федеральный закон "О федеральном бюджете на 2002 год", предусматривающий соответствующее увеличение расходов федерального бюджета. Правительству Российской Федерации одновременно с внесением в Государственную Думу проекта федерального закона "О федеральном бюджете на 2003 год" представить прогноз увеличения тарифов на газ, электрическую и тепловую энергию в 2003 году и учесть его в расчетах к проекту указанного федерального закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1451. Правительство Российской Федерации вправе осуществить финансирование расходов в сумме до 38,96 млрд. рублей, предусмотренных приложениями 36 и 37 (совершенно секретно) к настоящему Федеральному закону, за счет:</w:t>
+        <w:t>Статья 145.1. Правительство Российской Федерации вправе осуществить финансирование расходов в сумме до 38,96 млрд. рублей, предусмотренных приложениями 36 и 37 (совершенно секретно) к настоящему Федеральному закону, за счет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>экономии в сумме не менее 18 412 280,7 тыс. рублей по разделу 19 "Обслуживание государственного и муниципального долга", образующейся в ходе исполнения федерального бюджета за 2002 год; пропорционального до 30 процентов уменьшения расходов, установленных приложением 31 к настоящему Федеральному закону, за исключением расходов по разделам "Международная деятельность" и "Финансовая помощь бюджетам других уровней"; уменьшения расходов по разделу "Международная деятельность", установленных приложением 31 к настоящему Федеральному закону, в сумме 5,0 млрд. рублей; уменьшения расходов по разделу "Финансовая помощь бюджетам других уровней", установленных приложением 31 к настоящему Федеральному закону, в сумме 1,2 млрд. рублей. В случае недостаточности средств на финансирование расходов, предусмотренных по разделу "Международная деятельность" с учетом проведенного уменьшения в соответствии с настоящей статьей, Правительство Российской Федерации вправе направить на эти цели экономию, образующуюся в ходе исполнения федерального бюджета за 2002 год, по отдельным статьям расходов. (Статья дополнена - Федеральный закон от 24.07.2002 № 99-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 146. Утвердить в пределах сумм, установленных статьей 38 настоящего Федерального закона, распределение ассигнований из федерального бюджета на 2002 год по:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>разделам и подразделам, целевым статьям и видам расходов функциональной классификации расходов бюджетов Российской Федерации согласно приложению 19 к настоящему Федеральному закону; разделам и подразделам, целевым статьям и видам расходов функциональной классификации расходов бюджетов Российской Федерации согласно приложению 20 (секретно) к настоящему Федеральному закону. Утвердить: размер долга иностранных государств по кредитам, предоставленным Правительством бывшего СССР и Правительством Российской Федерации на 1 июля 2001 года, согласно приложению 21 (секретно) к настоящему Федеральному закону; размер долга государств - участников Содружества Независимых Государств по кредитам, предоставленным Правительством Российской Федерации на 1 июля 2001 года, согласно приложению 22 (секретно) к настоящему Федеральному закону; Программу государственных внутренних заимствований Российской Федерации на 2002 год согласно приложению 23 к настоящему Федеральному закону; Программу государственных внешних заимствований Российской Федерации на 2002 год согласно приложению 24 к настоящему Федеральному закону; Программу предоставления Российской Федерацией государственных кредитов иностранным государствам на 2002 год согласно приложению 25 к настоящему Федеральному закону; суммы погашения и выплаты процентов по долгам иностранных государств на 2002 год согласно приложению 26 (секретно) к настоящему Федеральному закону; Федеральную адресную инвестиционную программу на 2002 год согласно приложению 27 к настоящему Федеральному закону; Перечень федеральных целевых программ и федеральных программ развития регионов, предусмотренных к финансированию за счет средств федерального бюджета на 2002 год согласно приложениям 28, 29 (секретно) и 30 (совершенно секретно) к настоящему Федеральному закону; распределение субсидий на проведение оздоровительной кампании детей и подростков согласно приложению 32 к настоящему Федеральному закону; распределение средств Фонда регионального развития, направляемых на реализацию федеральных целевых программ согласно приложению 33 к настоящему Федеральному закону; распределение ассигнований из федерального бюджета на 2002 год по разделу "Сельское хозяйство и рыболовство" функциональной классификации расходов бюджетов Российской Федерации согласно приложению 34 к настоящему Федеральному закону; распределение ассигнований, направляемых на текущее содержание Вооруженных Сил Российской Федерации согласно приложению 35 к настоящему Федеральному закону.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1461. Установить, что первые пять рабочих дней 2003 года являются дополнительным периодом для завершения распределения органами федерального казначейства Министерства финансов Российской Федерации федеральных регулирующих налогов и сборов, поступивших в 2002 году, между уровнями бюджетной системы Российской Федерации и их зачисления в федеральный бюджет, бюджеты субъектов Российской Федерации, местные бюджеты и бюджеты государственных внебюджетных фондов с отражением указанных операций в отчетности об исполнении бюджетов за 2002 год. (Статья дополнена - Федеральный закон от 27.11.2002 № 154-ФЗ)</w:t>
+        <w:t>Статья 146.1. Установить, что первые пять рабочих дней 2003 года являются дополнительным периодом для завершения распределения органами федерального казначейства Министерства финансов Российской Федерации федеральных регулирующих налогов и сборов, поступивших в 2002 году, между уровнями бюджетной системы Российской Федерации и их зачисления в федеральный бюджет, бюджеты субъектов Российской Федерации, местные бюджеты и бюджеты государственных внебюджетных фондов с отражением указанных операций в отчетности об исполнении бюджетов за 2002 год. (Статья дополнена - Федеральный закон от 27.11.2002 № 154-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что первые пять рабочих дней 2003 года являются дополнительным периодом для завершения распределения органами федерального казначейства Министерства финансов Российской Федерации федеральных регулирующих налогов и сборов, поступивших в 2002 году, между уровнями бюджетной системы Российской Федерации и их зачисления в федеральный бюджет, бюджеты субъектов Российской Федерации, местные бюджеты и бюджеты государственных внебюджетных фондов с отражением указанных операций в отчетности об исполнении бюджетов за 2002 год. (Статья дополнена - Федеральный закон от 27.11.2002 № 154-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 147. Настоящий Федеральный закон вступает в силу со дня его официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Настоящий Федеральный закон вступает в силу со дня его официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>