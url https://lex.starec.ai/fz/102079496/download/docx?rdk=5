--- v0 (2026-05-23)
+++ v1 (2026-09-24)
@@ -1548,51 +1548,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации вправе в 2003 году урегулировать задолженность ОАО "Москвич" по обязательным платежам в федеральный бюджет и внебюджетные фонды, включая штрафы и пени, а также задолженность по техническим кредитам, кредитам в иностранной валюте и кредитам в рублях Российской Федерации, в том числе по обязательствам бывшего СССР (включая штрафы, пени и проценты), образовавшуюся по состоянию на 1 января 2003 года, путем ее реструктуризации и частичного списания основной суммы задолженности, а также пени, штрафов и процентов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 112. Правительство Российской Федерации вправе по соглашению с Правительством Республики Ингушетия погасить задолженность бюджета Республики Ингушетия по бюджетным ссудам, полученным из федерального бюджета в 1994 - 1997 годах на выполнение программы социально-экономического развития Республики Ингушетия, за счет передачи в соответствии с законодательством Российской Федерации в федеральную собственность объектов, включенных в приложение 1 к постановлению Верховного Совета Российской Федерации от 27 декабря 1991 года № 3020-I "О разграничении государственной собственности в Российской Федерации на федеральную собственность, государственную собственность республик в составе Российской Федерации, краев, областей, автономной области, автономных округов, городов Москвы и Санкт-Петербурга и муниципальную собственность", созданных за счет средств бюджета Республики Ингушетия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации вправе по соглашению с Правительством Республики Ингушетия погасить задолженность бюджета Республики Ингушетия по бюджетным ссудам, полученным из федерального бюджета в 1994 - 1997 годах на выполнение программы социально-экономического развития Республики Ингушетия, за счет передачи в соответствии с законодательством Российской Федерации в федеральную собственность объектов, включенных в приложение 1 к постановлению Верховного Совета Российской Федерации от 27 декабря 1991 года № 3020-I "О разграничении государственной собственности в Российской Федерации на федеральную собственность, государственную собственность республик в составе Российской Федерации, краев, областей, автономной области, автономных округов, городов Москвы и Санкт-Петербурга и муниципальную собственность", созданных за счет средств бюджета Республики Ингушетия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1121. Произвести списание задолженности по основному долгу Главного управления торговли Министерства обороны Российской Федерации перед федеральным бюджетом по бюджетным ссудам, полученным управлением в 1994 - 1995 годах для завоза продукции (товаров) в районы Крайнего Севера и приравненные к ним местности и обеспечения продуктами питания войск и товарами первой необходимости личного состава войск, осуществляющих миротворческую миссию Российской Федерации в зонах межнациональных конфликтов, в сумме 340,3 млн. рублей.</w:t>
+        <w:t>Статья 112.1. Произвести списание задолженности по основному долгу Главного управления торговли Министерства обороны Российской Федерации перед федеральным бюджетом по бюджетным ссудам, полученным управлением в 1994 - 1995 годах для завоза продукции (товаров) в районы Крайнего Севера и приравненные к ним местности и обеспечения продуктами питания войск и товарами первой необходимости личного состава войск, осуществляющих миротворческую миссию Российской Федерации в зонах межнациональных конфликтов, в сумме 340,3 млн. рублей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Признать утратившими силу абзацы второй и третий статьи 78 Федерального закона от 30 декабря 2001 года № 194-ФЗ "О федеральном бюджете на 2002 год" (Собрание законодательства Российской Федерации, 2001, № 53, ст. 5030). (Статья дополнена - Федеральный закон от 11.11.2003 № 150-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 113. Правительство Российской Федерации обеспечивает проведение до 31 декабря 2003 года реструктуризации задолженности юридических лиц, субъектов Российской Федерации и муниципальных образований (далее - заемщики) перед федеральным бюджетом по целевым иностранным кредитам (заимствованиям) и кредитам (ссудам) в иностранной валюте, предоставленным за счет средств федерального бюджета, предусмотренной статьей 118 Федерального закона от 30 декабря 2001 года № 194-ФЗ "О федеральном бюджете на 2002 год".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что указанная в части второй статьи 118 Федерального закона от 30 декабря 2001 года № 194-ФЗ "О федеральном бюджете на 2002 год" задолженность (кроме задолженности по пеням и штрафам) консолидируется и уплачивается в срок до 2012 года. При заключении соглашения (договора) о реструктуризации задолженности списывается 50 процентов суммы пеней и штрафов. При надлежащем исполнении заемщиком в течение первых двух лет графика платежей, установленного соглашением (договором) о реструктуризации задолженности, списывается вся сумма реструктурированных пеней и штрафов. Реструктуризация задолженности проводится при условии предварительной единовременной уплаты заемщиком 2 процентов от суммы основного долга по указанным выше кредитам. Установить, что заемщики, подавшие заявление о проведении реструктуризации в 2002 году, вправе использовать порядок реструктуризации, определенный статьей 118 Федерального закона от 30 декабря 2001 года № 194-ФЗ "О федеральном бюджете на 2002 год" или установленный частями второй - четвертой настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -1782,51 +1782,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Приостановить с 1 января по 31 декабря 2003 года действие статьи 133 Федерального закона от 27 декабря 2000 года № 150-ФЗ "О федеральном бюджете на 2001 год" (Собрание законодательства Российской Федерации, 2001, № 1, ст. 2; 2002, № 30, ст. 3033) в части введения с 1 января 2001 года выплаты ежемесячной денежной компенсации в сумме налога на доходы физических лиц, уплачиваемого с заработной платы судей судов Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 129. Приостановить с 1 января по 31 декабря 2003 года действие следующих статей (пунктов) Бюджетного кодекса Российской Федерации (Собрание законодательства Российской Федерации, 1998, № 31, ст. 3823; 2000, № 32, ст. 3339):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>пункта 1 статьи 118 в части слов "за исключением ссуд из бюджетов и государственных внебюджетных фондов"; абзаца третьего пункта 3 статьи 224; (Абзац дополнен - Федеральный закон от 07.07.2003 № 121-ФЗ) пункта 2 статьи 232 в части федерального бюджета и пункта 2 статьи 260; абзаца второго пункта 1 статьи 249 в части формирования лимитов бюджетных обязательств федерального бюджета на период, не превышающий трех месяцев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1291. Установить, что в 2003 году изменение лимитов бюджетных обязательств федерального бюджета не может быть произведено позднее 1 сентября 2003 года, за исключением случаев, предусмотренных статьей 28, абзацами вторым - четвертым, шестым - десятым статьи 36, частью третьей статьи 53, статьей 63, частями третьей и двенадцатой статьи 87, статьями 88, 115, 121 и 122 настоящего Федерального закона и пунктами 2, 4, 6 - 8 и 10 приложения 12 (секретно) к настоящему Федеральному закону, а также изменений, связанных с: (В редакции Федерального закона от 11.11.2003 № 150-ФЗ)</w:t>
+        <w:t>Статья 129.1. Установить, что в 2003 году изменение лимитов бюджетных обязательств федерального бюджета не может быть произведено позднее 1 сентября 2003 года, за исключением случаев, предусмотренных статьей 28, абзацами вторым - четвертым, шестым - десятым статьи 36, частью третьей статьи 53, статьей 63, частями третьей и двенадцатой статьи 87, статьями 88, 115, 121 и 122 настоящего Федерального закона и пунктами 2, 4, 6 - 8 и 10 приложения 12 (секретно) к настоящему Федеральному закону, а также изменений, связанных с: (В редакции Федерального закона от 11.11.2003 № 150-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>обеспечением финансирования отдельных мероприятий по решениям Правительства Российской Федерации за счет перераспределения ожидаемой экономии средств федерального бюджета на 2003 год; обеспечением финансирования мероприятий, предусмотренных Законом Российской Федерации "О социальной защите граждан, подвергшихся воздействию радиации вследствие катастрофы на Чернобыльской АЭС" (в редакции Закона Российской Федерации от 18 июня 1992 года № 3061-I), федеральными законами от 26 ноября 1998 года № 175-ФЗ "О социальной защите граждан Российской Федерации, подвергшихся воздействию радиации вследствие аварии в 1957 году на производственном объединении "Маяк" и сбросов радиоактивных отходов в реку Теча" и от 10 января 2002 года № 2-ФЗ "О социальных гарантиях гражданам, подвергшимся радиационному воздействию вследствие ядерных испытаний на Семипалатинском полигоне"; принятием Правительством Российской Федерации решения о перераспределении объемов государственных капитальных вложений по стройкам и объектам Федеральной адресной инвестиционной программы на 2003 год; (Абзац дополнен - Федеральный закон от 11.11.2003 № 150-ФЗ) использованием не по целевому назначению средств федерального бюджета, - по предписаниям контрольных органов Министерства финансов Российской Федерации и Счетной палаты Российской Федерации. (Статья дополнена - Федеральный закон от 07.07.2003 № 121-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 130. Федеральные органы исполнительной власти - главные распорядители, не имеющие территориальных органов исполнительной власти, при исполнении федерального бюджета вправе осуществлять по согласованию с органами исполнительной власти субъектов Российской Федерации или с органами управления государственных внебюджетных фондов финансирование расходов, предусмотренных настоящим Федеральным законом, через органы исполнительной власти субъектов Российской Федерации или территориальные органы государственных внебюджетных фондов в установленном для исполнения федерального бюджета порядке на основании заключенных с ними соглашений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Федеральные органы исполнительной власти - главные распорядители, не имеющие территориальных органов исполнительной власти, при исполнении федерального бюджета вправе осуществлять по согласованию с органами исполнительной власти субъектов Российской Федерации или с органами управления государственных внебюджетных фондов финансирование расходов, предусмотренных настоящим Федеральным законом, через органы исполнительной власти субъектов Российской Федерации или территориальные органы государственных внебюджетных фондов в установленном для исполнения федерального бюджета порядке на основании заключенных с ними соглашений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -1977,51 +1977,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации обеспечивает в первоочередном порядке финансирование научно-исследовательских и опытно-конструкторских работ, проводимых в рамках заключенных Российской Федерацией международных договоров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 143. Правительство Российской Федерации завершает в 2003 году в установленном порядке инвентаризацию расходов и объемов незавершенного производства по созданию многоразовой системы "Энергия - Буран". С учетом итогов инвентаризации Правительство Российской Федерации в 2004 году определяет порядок дальнейшего использования основных фондов, научно-технической продукции и не завершенных производством изделий, созданных в процессе работы по многоразовой системе "Энергия - Буран".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Статья в редакции Федерального закона от 11.11.2003 № 150-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1431. Правительство Российской Федерации определяет порядок выплаты компенсаций гражданам, постоянно проживающим на территории Чеченской Республики, исходя из размера компенсации 300 тыс. рублей за полностью разрушенное жилье и 50 тыс. рублей за утраченное имущество.</w:t>
+        <w:t>Статья 143.1. Правительство Российской Федерации определяет порядок выплаты компенсаций гражданам, постоянно проживающим на территории Чеченской Республики, исходя из размера компенсации 300 тыс. рублей за полностью разрушенное жилье и 50 тыс. рублей за утраченное имущество.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительству Российской Федерации обеспечить целевое использование средств, направленных на выплаты компенсаций гражданам, постоянно проживающим на территории Чеченской Республики, путем их безналичного перечисления на лицевые счета граждан. (Статья дополнена - Федеральный закон от 07.07.2003 № 121-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 144. Утвердить в пределах сумм, установленных статьей 33 настоящего Федерального закона, распределение ассигнований из федерального бюджета на 2003 год по:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>разделам и подразделам, целевым статьям и видам расходов функциональной классификации расходов бюджетов Российской Федерации согласно приложению 21 к настоящему Федеральному закону; разделам и подразделам, целевым статьям и видам расходов функциональной классификации расходов бюджетов Российской Федерации согласно приложению 22 (секретно) к настоящему Федеральному закону. Утвердить: размер долга иностранных государств по кредитам, предоставленным Правительством бывшего СССР и Правительством Российской Федерации на 1 января 2002 года, согласно приложению 23 (секретно) к настоящему Федеральному закону; размер долга государств - участников Содружества Независимых Государств по кредитам, предоставленным Правительством Российской Федерации на 1 января 2002 года, согласно приложению 24 (секретно) к настоящему Федеральному закону; Программу государственных внутренних заимствований Российской Федерации на 2003 год согласно приложению 25 к настоящему Федеральному закону; Программу государственных внешних заимствований Российской Федерации на 2003 год согласно приложению 26 к настоящему Федеральному закону; Программу предоставления Российской Федерацией государственных кредитов иностранным государствам, их юридическим лицам, а также инвестиций за пределами территории Российской Федерации на 2003 год согласно приложению 27 к настоящему Федеральному закону; суммы погашения и уплаты процентов по долгам иностранных государств на 2003 год согласно приложению 28 (секретно) к настоящему Федеральному закону; перечень федеральных целевых программ и федеральных программ развития регионов, предусмотренных к финансированию за счет средств федерального бюджета на 2003 год, согласно приложениям 29 и 30 (совершенно секретно) к настоящему Федеральному закону; распределение субсидий на 2003 год на проведение оздоровительной кампании детей и подростков согласно приложению 31 к настоящему Федеральному закону; распределение ассигнований на 2003 год, направляемых на оснащение Вооруженных Сил Российской Федерации и воинских формирований Российской Федерации, согласно приложению 32 к настоящему Федеральному закону; нормативы отчислений доходов от реализации квот на вылов (добычу) водных биологических ресурсов бюджетам субъектов Российской Федерации, территории которых прилегают к морскому побережью, на 2003 год согласно приложению 33 к настоящему Федеральному закону; дотации бюджетам субъектов Российской Федерации на возмещение потерь по акцизам на табачные изделия и акцизам на водку, ликероводочные изделия на 2003 год согласно приложению 34 к настоящему Федеральному закону; распределение средств Фонда регионального развития, направляемых на реализацию федеральных целевых программ, на 2003 год согласно приложению 35 к настоящему Федеральному закону; распределение ассигнований из федерального бюджета на 2003 год по разделу "Сельское хозяйство и рыболовство" функциональной классификации расходов бюджетов Российской Федерации согласно приложению 36 к настоящему Федеральному закону; расходы на обслуживание государственного внешнего долга Российской Федерации на 2003 год согласно приложению 37 к настоящему Федеральному закону; (В редакции Федерального закона от 07.07.2003 № 121-ФЗ) дотации бюджетам субъектов Российской Федерации на поддержку мер по обеспечению сбалансированности бюджетов субъектов Российской Федерации, включая возмещение выпадающих доходов в связи с изменением бюджетного и налогового законодательства Российской Федерации в сумме 1 416 781,9 тыс. рублей согласно приложению 39 к настоящему Федеральному закону. (Абзац дополнен - Федеральный закон от 07.07.2003 № 121-ФЗ) (В редакции Федерального закона от 11.11.2003 № 150-ФЗ) Установить численность военнослужащих и приравненных к ним лиц, гражданского персонала, в соответствии с которой определены расходы на содержание Вооруженных Сил Российской Федерации, других войск, воинских формирований и органов на 2003 год, согласно приложению 38 (секретно) к настоящему Федеральному закону.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>