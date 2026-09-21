--- v0 (2026-05-23)
+++ v1 (2026-09-21)
@@ -1565,51 +1565,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>За утрату, недостачу или повреждение (порчу) грузобагажа, за просрочку доставки грузобагажа перевозчик несет ответственность в порядке, установленном настоящим Уставом, как за утрату, недостачу или повреждение (порчу) багажа, а также как за просрочку доставки багажа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 110. За задержку отправления поезда или за опоздание поезда на железнодорожную станцию назначения, за исключением перевозок в пригородном сообщении, перевозчик уплачивает пассажиру штраф в размере трех процентов стоимости проезда за каждый час задержки, но не более чем в размере стоимости проезда, если не докажет, что задержка или опоздание поезда произошли вследствие обстоятельств непреодолимой силы, устранения угрожающей жизни или здоровью пассажира неисправности транспортных средств, возникшей не по вине перевозчика, или иных независящих от перевозчика обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Порядок уплаты штрафа определяется правилами оказания услуг по перевозкам пассажиров, а также грузов, багажа и грузобагажа для личных, семейных, домашних и иных нужд, не связанных с осуществлением предпринимательской деятельности. Пассажир также вправе потребовать возмещения иных причиненных ему убытков в порядке, установленном законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1101. За отказ от приобретения проездного документа (билета), а также от внесения платы за оказание услуги по его оформлению в случаях, установленных статьей 82 настоящего Устава, безбилетным физическим лицом уплачивается перевозчику штраф:</w:t>
+        <w:t>Статья 110.1. За отказ от приобретения проездного документа (билета), а также от внесения платы за оказание услуги по его оформлению в случаях, установленных статьей 82 настоящего Устава, безбилетным физическим лицом уплачивается перевозчику штраф:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>в поезде пригородного сообщения - в пятидесятикратном размере установленного тарифа на перевозку пассажира на расстояние 10 километров, применяемого на участке для типа и класса вагона и категории поезда, в котором обнаружено безбилетное физическое лицо; в поезде дальнего следования - в пятикратном размере установленного тарифа на перевозку пассажира на расстояние 100 километров, применяемого для типа и класса вагона, места в вагоне и категории поезда, соответственно в котором и на котором обнаружено безбилетное физическое лицо. (Дополнение статьей - Федеральный закон от 06.04.2015 № 81-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 111. За искажение наименования багажа, грузобагажа, а также сведений о свойствах багажа, грузобагажа, при перевозке которых требуются особые меры предосторожности, отправитель грузобагажа, пассажир уплачивают штраф в размере двукратной стоимости платы за перевозку багажа, грузобагажа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>За искажение в заявлении на отправку грузобагажа массы грузобагажа (при повагонной отправке), за отправление в сданных для перевозки багаже, грузобагаже предметов, перевозка которых в качестве багажа, грузобагажа запрещена, отправитель грузобагажа, пассажир уплачивают штраф в размере десятикратной стоимости платы за перевозку багажа, грузобагажа, если в соответствии с законодательством Российской Федерации перевозка таких предметов не влечет за собой административную или уголовную ответственность.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>