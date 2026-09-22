--- v0 (2026-05-23)
+++ v1 (2026-09-22)
@@ -3402,51 +3402,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В течение одного дня со дня направления разъяснения положений конкурсной документации по запросу участника размещения заказа такое разъяснение должно быть размещено организатором лотереи на официальном сайте с указанием предмета запроса, но без указания участника размещения заказа, от которого поступил запрос. Разъяснение положений конкурсной документации не должно изменять ее суть</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Организатор лотереи по собственной инициативе или в соответствии с запросом участника размещения заказа вправе принять решение о внесении изменений в конкурсную документацию не позднее чем за пять дней до даты окончания подачи заявок на участие в конкурсе. Изменение предмета конкурса не допускается. В течение одного дня со дня принятия решения о внесении изменений в конкурсную документацию такие изменения размещаются организатором лотереи на официальном сайте и в течение двух рабочих дней направляются заказными письмами или в форме электронных документов всем участникам размещения заказа, которым была предоставлена конкурсная документация. При этом срок подачи заявок на участие в конкурсе должен быть продлен так, чтобы со дня размещения на официальном сайте внесенных изменений в конкурсную документацию до даты окончания подачи заявок на участие в конкурсе такой срок составлял не менее чем двадцать дней. (Дополнение статьей - Федеральный закон от 28.12.2013 № 416-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2410. Порядок подачи заявок на участие в конкурсе</w:t>
+        <w:t>Статья 24.10. Порядок подачи заявок на участие в конкурсе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Для участия в конкурсе участник размещения заказа подает заявку на участие в конкурсе в срок и по форме, которые установлены конкурсной документацией</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Участник размещения заказа подает заявку на участие в конкурсе в письменной форме в запечатанном конверте или в форме электронного документа. При этом на таком конверте указывается наименование конкурса, на участие в котором подается данная заявка</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3663,51 +3663,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>документы, подтверждающие профессиональный опыт организации и проведения лотерей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>копии документов, подтверждающие наличие исключительных прав на лотерейные программы, либо копии лицензионных договоров о предоставлении права использования таких программ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2411. Порядок вскрытия конвертов с заявками на участие в конкурсе и открытия доступа к поданным в форме электронных документов заявкам на участие в конкурсе</w:t>
+        <w:t>Статья 24.11. Порядок вскрытия конвертов с заявками на участие в конкурсе и открытия доступа к поданным в форме электронных документов заявкам на участие в конкурсе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Публично в день, во время и в месте, указанные в извещении о проведении конкурса, конкурсной комиссией вскрываются конверты с заявками на участие в конкурсе и осуществляется открытие доступа к поданным в форме электронных документов заявкам на участие в конкурсе. Вскрытие конвертов с заявками на участие в конкурсе и открытие доступа к поданным в форме электронных документов заявкам на участие в конкурсе осуществляются в один день</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В день вскрытия конвертов с заявками на участие в конкурсе и открытия доступа к поданным в форме электронных документов заявкам на участие в конкурсе непосредственно перед вскрытием конвертов с заявками на участие в конкурсе и открытием доступа к поданным в форме электронных документов заявкам на участие в конкурсе, но не раньше времени, указанного в извещении о проведении конкурса и конкурсной документации, конкурсная комиссия обязана объявить присутствующим при вскрытии таких конвертов и открытии доступа к поданным в форме электронных документов заявкам на участие в конкурсе участникам размещения заказа о возможности подать заявки на участие в конкурсе, изменить или отозвать поданные заявки на участие в конкурсе до вскрытия конвертов с заявками на участие в конкурсе и открытия доступа к поданным в форме электронных документов заявкам на участие в конкурсе</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3770,51 +3770,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>Организатор лотереи обязан осуществлять видеозапись вскрытия конвертов с заявками на участие в конкурсе и открытия доступа к поданным в форме электронных документов заявкам на участие в конкурсе. Любой участник размещения заказа, присутствующий при вскрытии конвертов с заявками на участие в конкурсе и открытии доступа к поданным в форме электронных документов заявкам на участие в конкурсе, вправе осуществлять аудио- и видеозапись вскрытия таких конвертов и открытия доступа к таким заявкам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:t>Полученные после окончания приема конвертов с заявками на участие в конкурсе и подаваемых в форме электронных документов заявок на участие в конкурсе конверты с заявками на участие в конкурсе вскрываются, осуществляется открытие доступа к поданным в форме электронных документов заявкам на участие в конкурсе, и в тот же день такие конверты и такие заявки возвращаются участникам размещения заказа. В случае, если было установлено требование обеспечения заявки на участие в конкурсе, организатор лотереи обязан вернуть внесенные в качестве обеспечения заявки на участие в конкурсе денежные средства указанным участникам размещения заказа в течение пяти рабочих дней со дня подписания протокола оценки и сопоставления заявок на участие в конкурсе. (Дополнение статьей - Федеральный закон от 28.12.2013 № 416-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2412. Порядок рассмотрения заявок на участие в конкурсе</w:t>
+        <w:t>Статья 24.12. Порядок рассмотрения заявок на участие в конкурсе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Конкурсная комиссия рассматривает заявки на участие в конкурсе на соответствие требованиям, установленным конкурсной документацией, и соответствие участников размещения заказа требованиям, установленным в соответствии со статьей 244 настоящего Федерального закона. Срок рассмотрения заявок на участие в конкурсе не может превышать двадцать дней со дня вскрытия конвертов с заявками на участие в конкурсе и открытия доступа к поданным в форме электронных документов заявкам на участие в конкурсе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>На основании результатов рассмотрения заявок на участие в конкурсе конкурсной комиссией принимается решение о допуске к участию в конкурсе участника размещения заказа и о признании участника размещения заказа, подавшего заявку на участие в конкурсе, участником конкурса или об отказе в допуске такого участника размещения заказа к участию в конкурсе в порядке и по основаниям, которые предусмотрены статьей 245 настоящего Федерального закона, а также оформляется протокол рассмотрения заявок на участие в конкурсе, который ведется конкурсной комиссией и подписывается всеми присутствующими на заседании членами конкурсной комиссии в день окончания рассмотрения заявок на участие в конкурсе. Протокол должен содержать сведения об участниках размещения заказа, подавших заявки на участие в конкурсе, решение о допуске участника размещения заказа к участию в конкурсе и о признании его участником конкурса или об отказе в допуске участника размещения заказа к участию в конкурсе с обоснованием такого решения и с указанием положений настоящего Федерального закона, которым не соответствует участник размещения заказа, положений конкурсной документации, которым не соответствует заявка на участие в конкурсе этого участника размещения заказа, положений такой заявки, не соответствующих требованиям конкурсной документации, сведений о решении каждого члена конкурсной комиссии о допуске участника размещения заказа к участию в конкурсе или об отказе ему в допуске к участию в конкурсе. Указанный протокол в день окончания рассмотрения заявок на участие в конкурсе размещается организатором лотереи на официальном сайте. Участникам размещения заказа, подавшим заявки на участие в конкурсе и признанным участниками конкурса, и участникам размещения заказа, подавшим заявки на участие в конкурсе и не допущенным к участию в конкурсе, направляются уведомления о принятых конкурсной комиссией решениях не позднее дня, следующего за днем подписания указанного протокола</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3833,51 +3833,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если на основании результатов рассмотрения заявок на участие в конкурсе принято решение об отказе в допуске к участию в конкурсе всех участников размещения заказа, подавших заявки на участие в конкурсе, или о допуске к участию в конкурсе и признании участником конкурса только одного участника размещения заказа, подавшего заявку на участие в конкурсе, конкурс признается несостоявшимся. При этом организатор лотереи в случае, если было установлено требование обеспечения заявки на участие в конкурсе, обязан вернуть внесенные в качестве обеспечения заявки на участие в конкурсе денежные средства участникам размещения заказа, подавшим заявки на участие в конкурсе, в течение пяти рабочих дней со дня признания конкурса несостоявшимся, за исключением участника размещения заказа, признанного участником конкурса. Денежные средства, внесенные в качестве обеспечения заявки на участие в конкурсе, возвращаются указанному участнику конкурса в течение пяти рабочих дней со дня заключения с ним контракта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если конкурс признан несостоявшимся и только один участник размещения заказа, подавший заявку на участие в конкурсе, признан участником конкурса, организатор лотереи в течение трех рабочих дней со дня подписания протокола, предусмотренного частью 2 настоящей статьи, обязан передать такому участнику конкурса проект контракта, который составляется путем включения условий исполнения контракта, предложенных таким участником в заявке на участие в конкурсе, в проект контракта, прилагаемый к конкурсной документации. При этом контракт заключается с учетом положений части 5 статьи 2414 настоящего Федерального закона на условиях и по цене контракта, которые предусмотрены заявкой на участие в конкурсе и конкурсной документацией, но цена такого контракта не может превышать начальную (максимальную) цену контракта, указанную в извещении о проведении конкурса. Такой участник не вправе отказаться от заключения контракта. Денежные средства, внесенные в качестве обеспечения заявки на участие в конкурсе, возвращаются такому участнику конкурса в течение пяти рабочих дней со дня заключения с ним контракта. Контракт может быть заключен не ранее чем через десять дней со дня размещения на официальном сайте протокола, предусмотренного частью 2 настоящей статьи. При непредставлении организатору лотереи таким участником конкурса в срок, предусмотренный конкурсной документацией, подписанного контракта, а также безотзывной банковской гарантии, соответствующей требованиям, установленным статьей 10 настоящего Федерального закона, такой участник конкурса признается уклонившимся от заключения контракта. В случае уклонения такого участника конкурса от заключения контракта денежные средства, внесенные в качестве обеспечения заявки на участие в конкурсе, не возвращаются. (Дополнение статьей - Федеральный закон от 28.12.2013 № 416-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2413. Оценка и сопоставление заявок на участие в конкурсе</w:t>
+        <w:t>Статья 24.13. Оценка и сопоставление заявок на участие в конкурсе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Конкурсная комиссия осуществляет оценку и сопоставление заявок на участие в конкурсе, поданных участниками размещения заказа, признанными участниками конкурса. Срок оценки и сопоставления таких заявок не может превышать десять дней со дня подписания протокола, указанного в части 2 статьи 2412 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Оценка и сопоставление заявок на участие в конкурсе осуществляются конкурсной комиссией в целях выявления лучших условий исполнения контракта в соответствии с критериями и в порядке, которые установлены конкурсной документацией. Совокупная значимость таких критериев должна составлять сто процентов</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4017,51 +4017,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>профессиональный опыт организации и проведения лотерей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>предполагаемый размер целевых отчислений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2414. Заключение контракта по результатам проведения конкурса</w:t>
+        <w:t>Статья 24.14. Заключение контракта по результатам проведения конкурса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если победитель конкурса или участник конкурса, заявке на участие в конкурсе которого присвоен второй номер, в срок, предусмотренный конкурсной документацией, не представил организатору лотереи подписанный контракт, переданный ему в соответствии с частью 8 статьи 2413 настоящего Федерального закона или частью 3 настоящей статьи, а также безотзывную банковскую гарантию, соответствующую требованиям, установленным статьей 10 настоящего Федерального закона, победитель конкурса или участник конкурса, заявке на участие в конкурсе которого присвоен второй номер, признается уклонившимся от заключения контракта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Контракт может быть заключен не ранее чем через десять дней со дня размещения на официальном сайте протокола оценки и сопоставления заявок на участие в конкурсе</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4135,51 +4135,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>предоставления участником конкурса заведомо ложных сведений, содержащихся в документах, предусмотренных частью 3 статьи 2410 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>наличия у участника конкурса недоимки, задолженности по налогам, сборам и задолженности по иным обязательным платежам в бюджеты бюджетной системы Российской Федерации за прошедший календарный год, размер которой превышает двадцать пять процентов балансовой стоимости активов участника конкурса по данным бухгалтерской отчетности за последний отчетный период, при условии, что указанное лицо не обжалует наличие указанной недоимки, задолженности в соответствии с законодательством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2415. Продление, изменение условий и расторжение контракта</w:t>
+        <w:t>Статья 24.15. Продление, изменение условий и расторжение контракта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае продления срока проведения лотереи в порядке, предусмотренном частью 2 статьи 13 настоящего Федерального закона, контракт подлежит продлению в порядке, установленном на условиях последнего года его действия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Изменение контракта возможно по соглашению сторон, если иное не предусмотрено настоящим Федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4264,84 +4264,84 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>неуплаты оператором целевых отчислений от проведения лотерей или нарушения оператором сроков уплаты целевых отчислений от лотерей, установленных контрактом, более двух раз в течение года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>уплаты оператором целевых отчислений от проведения лотерей в меньшем размере, чем это установлено контрактом, более двух раз в течение года. (Дополнение статьей - Федеральный закон от 28.12.2013 № 416-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2416. Основания для признания конкурса недействительным</w:t>
+        <w:t>Статья 24.16. Основания для признания конкурса недействительным</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Конкурс может быть признан недействительным по иску заинтересованного лица, в случаях, если</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>конкурсной комиссией был осуществлен допуск к участию в конкурсе участника размещения заказа, который в соответствии с частью 1 статьи 245 настоящего Федерального закона не может быть допущен к участию в конкурсе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>конкурсной комиссией были установлены случаи, указанные в части 1 статьи 245 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>конкурсная комиссия отказала в допуске к участию в конкурсе по иным основаниям, кроме указанных в части 1 статьи 245 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>были нарушены требования, установленные статьей 248 настоящего Федерального закона. (Дополнение статьей - Федеральный закон от 28.12.2013 № 416-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2417. Последствия признания конкурса несостоявшимся</w:t>
+        <w:t>Статья 24.17. Последствия признания конкурса несостоявшимся</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В случаях, если конкурс признан несостоявшимся и контракт не заключен с единственным участником конкурса или с участником размещения заказа, который подал единственную заявку на участие в конкурсе (при наличии таких участников), организатор лотереи вправе объявить о проведении повторного конкурса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае объявления о проведении повторного конкурса заказчик вправе изменить условия конкурса. (Дополнение статьей - Федеральный закон от 28.12.2013 № 416-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>