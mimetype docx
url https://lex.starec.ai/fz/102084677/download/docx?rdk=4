--- v0 (2026-05-23)
+++ v1 (2026-09-23)
@@ -1651,51 +1651,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что Правительство Российской Федерации в порядке, определенном Бюджетным кодексом Российской Федерации и статьей 35 настоящего Федерального закона, вправе направлять средства, полученные от экономии расходов на обслуживание государственного внешнего долга Российской Федерации, на увеличение объема ассигнований на погашение государственного внешнего долга Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 121. Правительство Российской Федерации вправе продолжить в 2004 году урегулирование коммерческого долга бывшего СССР, а также обязательств Российской Федерации по внешнему долгу бывшего СССР перед Международным банком экономического сотрудничества и Международным инвестиционным банком на условиях, сопоставимых с условиями урегулирования задолженности бывшего СССР перед иностранными коммерческими банками и финансовыми институтами, объединенными в Лондонский клуб кредиторов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации вправе продолжить в 2004 году урегулирование коммерческого долга бывшего СССР, а также обязательств Российской Федерации по внешнему долгу бывшего СССР перед Международным банком экономического сотрудничества и Международным инвестиционным банком на условиях, сопоставимых с условиями урегулирования задолженности бывшего СССР перед иностранными коммерческими банками и финансовыми институтами, объединенными в Лондонский клуб кредиторов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1211. Правительство Российской Федерации направляет в 2004 году Межгосударственному банку средства в размере 6 000,0 млн. рублей для последующей оплаты взноса Российской Федерации в уставный капитал банка. (Статья дополнена - Федеральный закон от 10.11.2004 № 136-ФЗ)</w:t>
+        <w:t>Статья 121.1. Правительство Российской Федерации направляет в 2004 году Межгосударственному банку средства в размере 6 000,0 млн. рублей для последующей оплаты взноса Российской Федерации в уставный капитал банка. (Статья дополнена - Федеральный закон от 10.11.2004 № 136-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации направляет в 2004 году Межгосударственному банку средства в размере 6 000,0 млн. рублей для последующей оплаты взноса Российской Федерации в уставный капитал банка. (Статья дополнена - Федеральный закон от 10.11.2004 № 136-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 122. Правительство Российской Федерации вправе предоставлять в 2004 году российским заемщикам средства федерального бюджета на возвратной основе в счет связанных кредитов правительств иностранных государств, банков и фирм при соблюдении следующих условий:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>отсутствия у заемщика, а также у поручителей (гарантов) по указанным кредитам просроченной задолженности по платежам в федеральный бюджет и бюджеты государственных внебюджетных фондов, а также неурегулированных обязательств по гарантиям, предоставленным Российской Федерации; предоставления заемщиком (за исключением заемщика - субъекта Российской Федерации) обеспечения исполнения обязательств по возврату кредитов в соответствии с пунктом 3 статьи 76 Бюджетного кодекса Российской Федерации; финансирования закупок по импорту оборудования, других товаров и услуг только для реализации инвестиционных проектов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>