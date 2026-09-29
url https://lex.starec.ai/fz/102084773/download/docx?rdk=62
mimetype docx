--- v0 (2026-05-23)
+++ v1 (2026-09-29)
@@ -2463,51 +2463,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Каждый из владельцев совместного счета вправе обратиться за выплатой возмещения только в отношении принадлежащей ему доли в совместном счете, если право на получение возмещения в отношении иных долей в совместном счете не предоставлено ему на основании нотариально удостоверенной доверенности, полученной от других владельцев совместного счета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>При наличии у вкладчика доли или долей в нескольких совместных счетах и (или) иных вкладов (счетов) в одном банке возмещение выплачивается такому вкладчику по каждому счету и каждому вкладу с учетом положения части 3 статьи 11 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1310. Особенности страхования денежных средств, размещенных на специальном счете (специальном депозите), предназначенном для формирования и использования средств фонда капитального ремонта общего имущества в многоквартирном доме</w:t>
+        <w:t>Статья 13.10. Особенности страхования денежных средств, размещенных на специальном счете (специальном депозите), предназначенном для формирования и использования средств фонда капитального ремонта общего имущества в многоквартирном доме</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Возмещение по специальному счету (специальному депозиту), предназначенному для формирования и использования средств фонда капитального ремонта общего имущества в многоквартирном доме (далее - специальный счет), выплачивается в размере 100 процентов суммы, находящейся на специальном счете на день наступления страхового случая, но не более 10 млн. рублей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Возмещение по специальным счетам рассчитывается и выплачивается отдельно от возмещения по иным вкладам с учетом положения части 3 статьи 11 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2548,51 +2548,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Выплата возмещения по специальному счету производится Агентством в течение одного месяца со дня представления вкладчиком в Агентство заявления, предусмотренного пунктом 1 части 4 статьи 10 настоящего Федерального закона, но не ранее трех рабочих дней со дня получения Агентством от уполномоченного органа, иных лиц документов (сведений), необходимых для подтверждения сведений о владельце специального счета, в случае запроса Агентством таких документов (сведений) в соответствии с настоящим Федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае необходимости дополнительной проверки документов (сведений), указанных в части 6 настоящей статьи, срок, установленный частью 6 настоящей статьи для выплаты возмещения по специальному счету, может быть увеличен по решению правления Агентства, но не более чем на один месяц, о чем Агентство уведомляет вкладчика в течение трех рабочих дней со дня принятия такого решения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1311. Особенности выплаты возмещения по вкладам, размещенным с использованием финансовой платформы, без обращения вкладчика, наследника или правопреемника (их представителей) в Агентство</w:t>
+        <w:t>Статья 13.11. Особенности выплаты возмещения по вкладам, размещенным с использованием финансовой платформы, без обращения вкладчика, наследника или правопреемника (их представителей) в Агентство</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Банк России уведомляет регистратора финансовых транзакций о наступлении страхового случая, предусмотренного пунктом 1 части 1 статьи 8 настоящего Федерального закона, в день его наступления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Регистратор финансовых транзакций в течение трех рабочих дней со дня получения от Банка России в соответствии с частью 1 настоящей статьи уведомления о наступлении страхового случая представляет в Агентство сведения об обязательствах банка по вкладам, размещенным с использованием финансовой платформы, и при наличии сведения о согласии вкладчиков, предусмотренном частью 11 настоящей статьи. Указанные в настоящей части сведения представляются в Агентство в порядке и по форме, которые установлены Агентством. Не позднее рабочего дня, следующего за днем получения от регистратора финансовых транзакций сведений об обязательствах банка по вкладам, размещенным с использованием финансовой платформы, Агентство направляет полученные сведения в банк, в отношении которого наступил страховой случай, для формирования реестра обязательств банка перед вкладчиками</w:t>
       </w:r>
     </w:p>
     <w:p>