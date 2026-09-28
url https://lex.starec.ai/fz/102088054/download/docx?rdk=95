--- v0 (2026-05-23)
+++ v1 (2026-09-28)
@@ -1626,84 +1626,84 @@
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>использовать должностные полномочия в интересах политических партий, других общественных объединений, религиозных объединений и иных организаций, а также публично выражать отношение к указанным объединениям и организациям в качестве гражданского служащего, если это не входит в его должностные обязанности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>создавать в государственных органах структуры политических партий, других общественных объединений (за исключением профессиональных союзов, ветеранских и иных органов общественной самодеятельности) и религиозных объединений или способствовать созданию указанных структур</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:t>избрания или назначения на государственную должность, за исключением случаев, установленных частью второй статьи 4 Федерального конституционного закона от 6 ноября 2020 года № 4-ФКЗ "О Правительстве Российской Федерации" и частью девятой статьи 12 Федерального закона от 22 декабря 2020 года № 437-ФЗ "О федеральной территории "Сириус"; (В редакции Федерального закона от 02.07.2021 № 351-ФЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
         <w:t>прекращать исполнение должностных обязанностей в целях урегулирования служебного спора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
-        <w:t>избрания или назначения на государственную должность, за исключением случаев, установленных частью второй статьи 4 Федерального конституционного закона от 6 ноября 2020 года № 4-ФКЗ "О Правительстве Российской Федерации" и частью девятой статьи 12 Федерального закона от 22 декабря 2020 года № 437-ФЗ "О федеральной территории "Сириус"; (В редакции Федерального закона от 02.07.2021 № 351-ФЗ)</w:t>
+        <w:t>избрания на выборную должность в органе местного самоуправления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>входить в состав органов управления, попечительских или наблюдательных советов, иных органов иностранных некоммерческих неправительственных организаций и действующих на территории Российской Федерации их структурных подразделений, если иное не предусмотрено международным договором Российской Федерации или законодательством Российской Федерации; (Дополнение пунктом - Федеральный закон от 02.03.2007 № 24-ФЗ) 17) заниматься без письменного разрешения представителя нанимателя оплачиваемой деятельностью, финансируемой исключительно за счет средств иностранных государств, международных и иностранных организаций, иностранных граждан и лиц без гражданства, если иное не предусмотрено международным договором Российской Федерации или законодательством Российской Федерации. (Дополнение пунктом - Федеральный закон от 02.03.2007 № 24-ФЗ)</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t>избрания на выборную должность в органе местного самоуправления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>избрания на оплачиваемую выборную должность в органе профессионального союза, в том числе в выборном органе первичной профсоюзной организации, созданной в государственном органе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>участие на безвозмездной основе в управлении политической партией, органом профессионального союза, в том числе выборным органом первичной профсоюзной организации, созданной в государственном органе, участие в съезде (конференции) или общем собрании иной общественной организации, жилищного, жилищно-строительного, гаражного кооперативов, товарищества собственников недвижимости</w:t>
       </w:r>
     </w:p>
     <w:p>