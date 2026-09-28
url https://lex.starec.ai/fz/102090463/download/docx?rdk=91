--- v0 (2026-05-23)
+++ v1 (2026-09-28)
@@ -1621,194 +1621,194 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Многоквартирный дом, включенный в программу реновации жилищного фонда в субъекте Российской Федерации - городе федерального значения Москве, может быть включен в границы территории, подлежащей комплексному развитию в соответствии с законодательством о градостроительной деятельности без проведения общего собрания собственников такого многоквартирного дома, предусмотренного пунктом 3 части 6 статьи 66 Градостроительного кодекса Российской Федерации. При этом в случае исключения такого многоквартирного дома из программы реновации такой многоквартирный дом считается исключенным из границ территории, подлежащей комплексному развитию. (Дополнение частью - Федеральный закон от 26.12.2024 № 486-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, предусмотренном частью 2 настоящей статьи, обеспечение гарантий жилищных прав собственников жилых помещений и нанимателей жилых помещений в многоквартирных домах, указанных в части 2 настоящей статьи, осуществляется в соответствии со статьей 73 Закона Российской Федерации от 15 апреля 1993 года № 4802-I "О статусе столицы Российской Федерации". (Дополнение частью - Федеральный закон от 26.12.2024 № 486-ФЗ) (Дополнение статьей - Федеральный закон от 01.07.2017 № 141-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1010</w:t>
+        <w:t>Статья 10.10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Особенности осуществления градостроительной деятельности в связи со строительством, с реконструкцией объектов транспортной инфраструктуры федерального и регионального значения, предназначенных для обеспечения транспортного сообщения между Таманским и Керченским полуостровами, и объектов инженерной инфраструктуры федерального и регионального значения на Таманском и Керченском полуостровах устанавливаются Федеральным законом "Об особенностях регулирования отдельных правоотношений, возникающих в связи со строительством, с реконструкцией объектов транспортной инфраструктуры федерального и регионального значения, предназначенных для обеспечения транспортного сообщения между Таманским и Керченским полуостровами, и объектов инженерной инфраструктуры федерального и регионального значения на Таманском и Керченском полуостровах и о внесении изменений в отдельные законодательные акты Российской Федерации". (Дополнение статьей - Федеральный закон от 13.07.2015 № 221-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1011</w:t>
+        <w:t>Статья 10.11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Осуществление градостроительной деятельности на территориях инновационных научно-технологических центров регулируется Градостроительным кодексом Российской Федерации, если иное не установлено Федеральным законом "Об инновационных научно-технологических центрах и о внесении изменений в отдельные законодательные акты Российской Федерации". (Дополнение статьей - Федеральный закон от 29.07.2017 № 216-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1012</w:t>
+        <w:t>Статья 10.12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Особенности осуществления градостроительной деятельности в связи с созданием территории свободного порта Владивосток устанавливаются Федеральным законом от 13 июля 2015 года № 212-ФЗ "О свободном порте Владивосток". (Дополнение статьей - Федеральный закон от 27.11.2017 № 360-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1013</w:t>
+        <w:t>Статья 10.13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Особенности проведения экспертизы, в том числе повторной, проектной документации объектов, находящихся на территории Калининградской области, устанавливаются Федеральным законом от 10 января 2006 года № 16-ФЗ "Об Особой экономической зоне в Калининградской области и о внесении изменений в некоторые законодательные акты Российской Федерации". (Дополнение статьей - Федеральный закон от 05.12.2017 № 393-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1014</w:t>
+        <w:t>Статья 10.14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Особенности осуществления градостроительной деятельности в Арктической зоне Российской Федерации устанавливаются Федеральным законом "О государственной поддержке предпринимательской деятельности в Арктической зоне Российской Федерации". (Дополнение статьей - Федеральный закон от 13.07.2020 № 194-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1015</w:t>
+        <w:t>Статья 10.15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>По 31 декабря 2033 года особенности подготовки и утверждения документации по планировке территории, экспертизы проектной документации и (или) результатов инженерных изысканий, строительства, реконструкции и ввода в эксплуатацию объектов, предназначенных для реализации приоритетных проектов по модернизации и расширению инфраструктуры в соответствии с Федеральным законом от 31 июля 2020 года № 254-ФЗ "Об особенностях регулирования отдельных отношений в целях реализации приоритетных проектов по модернизации и расширению инфраструктуры и о внесении изменений в отдельные законодательные акты Российской Федерации". (В редакции федеральных законов от 01.05.2022 № 124-ФЗ, от 08.08.2024 № 261-ФЗ) (Дополнение статьей - Федеральный закон от 31.07.2020 № 254-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1016</w:t>
+        <w:t>Статья 101.6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Особенности реконструкции, капитального ремонта объектов капитального строительства, включенных в программу деятельности публично-правовой компании "Единый заказчик в сфере строительства" на текущий год и плановый период, а также проведения строительного контроля в отношении объектов, включенных в указанную программу деятельности, устанавливаются Федеральным законом "О публично-правовой компании "Единый заказчик в сфере строительства" и о внесении изменений в отдельные законодательные акты Российской Федерации". (Дополнение статьей - Федеральный закон от 22.12.2020 № 435-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1017</w:t>
+        <w:t>Статья 10.17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Особенности осуществления градостроительной деятельности на территории федеральной территории "Сириус" устанавливаются Федеральным законом от 22 декабря 2020 года № 437-ФЗ "О федеральной территории "Сириус" с учетом требований Градостроительного кодекса Российской Федерации. (Дополнение статьей - Федеральный закон от 02.07.2021 № 351-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1018</w:t>
+        <w:t>Статья 10.18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Особенности осуществления градостроительной деятельности в 2022, 2023, 2024, 2025 и 2026 годах в целях стабилизации экономической ситуации в стране устанавливаются федеральными законами. (В редакции федеральных законов от 19.12.2022 № 519-ФЗ, от 25.12.2023 № 625-ФЗ, от 26.12.2024 № 494-ФЗ, от 28.12.2025 № 507-ФЗ) (Дополнение статьей - Федеральный закон от 08.03.2022 № 46-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1019</w:t>
+        <w:t>Статья 10.19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Особенности осуществления градостроительной деятельности в отношении земельных участков, предоставленных в соответствии с Федеральным законом от 1 мая 2016 года № 119-ФЗ "Об особенностях предоставления гражданам земельных участков, находящихся в государственной или муниципальной собственности и расположенных в Арктической зоне Российской Федерации и на других территориях Севера, Сибири и Дальнего Востока Российской Федерации, и о внесении изменений в отдельные законодательные акты Российской Федерации", устанавливаются указанным Федеральным законом. (Дополнение статьей - Федеральный закон от 29.12.2022 № 616-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1020</w:t>
+        <w:t>Статья 10.20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Особенности осуществления градостроительной деятельности при размещении объектов, необходимых для реализации участниками свободной экономической зоны на территориях Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области инвестиционных проектов либо обеспечения функционирования свободной экономической зоны на территориях Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области, устанавливаются Федеральным законом "О свободной экономической зоне на территориях Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области". (Дополнение статьей - Федеральный закон от 24.06.2023 № 267-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1021</w:t>
+        <w:t>Статья 10.21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>До 1 января 2027 года особенности подготовки схемы территориального планирования муниципального района, которой устанавливаются или изменяются границы населенных пунктов (в том числе границы образуемых населенных пунктов), расположенных на межселенных территориях и (или) в границах сельских поселений, в случае, если представительным органом сельского поселения принято решение об отсутствии необходимости подготовки его генерального плана и о подготовке правил землепользования и застройки, генерального плана поселения, генерального плана муниципального округа, генерального плана городского округа, которыми осуществляется установление или изменение границы населенного пункта (далее - документы территориального планирования муниципального образования), а также особенности подготовки правил землепользования и застройки, которыми устанавливаются или изменяются границы территориальных зон, устанавливаются настоящей статьей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>При подготовке документов территориального планирования муниципального образования границы населенных пунктов могут устанавливаться при наличии пересечения границ одного земельного участка, в соответствии с границами которого устанавливаются границы населенного пункта, с границами другого земельного участка или пересечения устанавливаемых границ населенного пункта с границами земельных участков, занятых линейными объектами, за исключением случаев, если такое установление приводит к нарушению обязательных требований, применяющихся при размещении указанных линейных объектов, и (или) не соответствует ограничениям, установленным в границах зон с особыми условиями использования территорий. При указанной подготовке документов территориального планирования муниципального образования в отношении соответствующих границ (частей границ) населенных пунктов в описании местоположения границ населенных пунктов указывается информация о наличии пересечения границ населенного пункта с границами земельных участков, занятых линейными объектами, или пересечения границ земельных участков между собой и необходимости изменения указанного описания в соответствии с результатами устранения пересечения границ земельных участков между собой. В этом случае органы, указанные в части 1 статьи 20, части 1 статьи 24, части 1 статьи 32 Градостроительного кодекса Российской Федерации, направляют в федеральный орган исполнительной власти (его территориальный орган), уполномоченный Правительством Российской Федерации на осуществление государственного кадастрового учета, государственной регистрации прав, ведение Единого государственного реестра недвижимости (далее - орган регистрации прав), информацию о наличии пересечения границ земельных участков с указанием кадастровых номеров данных участков, которая подлежит рассмотрению в порядке, установленном федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1816,64 +1816,64 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>При подготовке правил землепользования и застройки границы территориальных зон могут устанавливаться при наличии пересечения границ территориальной зоны с границами земельных участков, занятых линейными объектами, или пересечения границ одного земельного участка, в соответствии с границами которого устанавливаются границы территориальной зоны, с границами другого земельного участка. В этих случаях в отношении соответствующих границ (частей границ) территориальных зон в описании местоположения границ территориальных зон отражается информация о наличии указанного в настоящей части пересечения границ территориальной зоны с границами земельных участков или границ земельных участков между собой и необходимости изменения указанного описания в соответствии с результатами устранения таких пересечений границ. В этом случае орган, указанный в части 1 статьи 32 Градостроительного кодекса Российской Федерации, направляет в орган регистрации прав информацию о наличии пересечения границ земельных участков с указанием кадастровых номеров данных участков, которая подлежит рассмотрению в порядке, установленном федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Органы, указанные в части 1 статьи 20, части 1 статьи 24, части 1 статьи 32 Градостроительного кодекса Российской Федерации, обязаны отказать в согласовании предложений органа регистрации прав об изменении описания местоположения границ населенных пунктов, территориальных зон при приведении их в соответствие с местоположением границ земельных участков, если реализация предложений органа регистрации прав приводит к нарушению ограничений, установленных в зонах с особыми условиями использования территорий, и (или) не учитывает обязательные требования, применяющиеся при размещении объектов капитального строительства в границах иных зон, земель или территорий. (Дополнение статьей - Федеральный закон от 04.08.2023 № 438-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1022</w:t>
+        <w:t>Статья 10.22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>В соответствии с Федеральным законом от 31 июля 2020 года № 258-ФЗ "Об экспериментальных правовых режимах в сфере цифровых инноваций в Российской Федерации" может быть установлено специальное регулирование, предусматривающее особенности осуществления градостроительной деятельности при реализации проектов по строительству объектов капитального строительства. (Дополнение статьей - Федеральный закон от 04.08.2023 № 438-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1023</w:t>
+        <w:t>Статья 10.23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Особенности осуществления градостроительной деятельности в связи с созданием и функционированием особых экономических зон устанавливаются Федеральным законом от 22 июля 2005 года № 116-ФЗ "Об особых экономических зонах в Российской Федерации". (Дополнение статьей - Федеральный закон от 04.08.2023 № 448-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Признать утратившим силу Градостроительный кодекс Российской Федерации (Собрание законодательства Российской Федерации, 1998, № 19, ст. 2069), за исключением статьи 29 в части положений, относящихся к государственной экспертизе проектной документации, пункта 2 статьи 61, пункта 12 статьи 62, которые утрачивают силу с 1 января 2006 года, и главы XI, которая утрачивает силу с 1 июля 2006 года. (Статья в редакции Федерального закона от 31.12.2005 № 206-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>