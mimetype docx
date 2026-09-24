--- v0 (2026-05-23)
+++ v1 (2026-09-24)
@@ -667,84 +667,84 @@
         <w:t xml:space="preserve">33. </w:t>
       </w:r>
       <w:r>
         <w:t>местоположение и характеристики индивидуальных жилых домов и иных объектов недвижимости, строящихся в границах территории малоэтажного жилого комплекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">33. </w:t>
       </w:r>
       <w:r>
         <w:t>планируемое подключение (технологическое присоединение) объектов индивидуальных жилых домов и иных объектов недвижимости, строящихся в границах территории малоэтажного жилого комплекса, к сетям инженерно-технического обеспечения, размер платы за такое подключение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">33. </w:t>
       </w:r>
       <w:r>
+        <w:t>фирменное наименование (наименования) застройщика, место нахождения застройщика, режим его работы, номер телефона, адрес официального сайта застройщика и адрес электронной почты, фамилия, имя, отчество (если имеется) лица, исполняющего функции единоличного исполнительного органа застройщика, а также индивидуализирующее застройщика коммерческое обозначение, если застройщик планирует использовать такое коммерческое обозначение в рекламе, связанной с привлечением денежных средств участников долевого строительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r>
         <w:t>состав общего имущества в строящемся (создаваемом) в рамках проекта строительства малоэтажном жилом комплексе (перечень объектов с указанием видов их разрешенного использования, перечень технологического и инженерного оборудования, предназначенного для обслуживания этих объектов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">33. </w:t>
       </w:r>
       <w:r>
-        <w:t>фирменное наименование (наименования) застройщика, место нахождения застройщика, режим его работы, номер телефона, адрес официального сайта застройщика и адрес электронной почты, фамилия, имя, отчество (если имеется) лица, исполняющего функции единоличного исполнительного органа застройщика, а также индивидуализирующее застройщика коммерческое обозначение, если застройщик планирует использовать такое коммерческое обозначение в рекламе, связанной с привлечением денежных средств участников долевого строительства</w:t>
+        <w:t>сроки строительства, в том числе предполагаемый срок передачи индивидуальных жилых домов участникам долевого строительства, срок завершения строительства (создания) общего имущества в соответствии с утвержденным проектом планировки территории, утвержденным проектом межевания территории и проектной декларацией</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">33. </w:t>
       </w:r>
       <w:r>
         <w:t>сведения о государственной регистрации застройщика</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t>сроки строительства, в том числе предполагаемый срок передачи индивидуальных жилых домов участникам долевого строительства, срок завершения строительства (создания) общего имущества в соответствии с утвержденным проектом планировки территории, утвержденным проектом межевания территории и проектной декларацией</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">33. </w:t>
       </w:r>
       <w:r>
         <w:t>размер полностью оплаченного уставного капитала застройщика</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">33. </w:t>
       </w:r>
       <w:r>
         <w:t>банк, в котором участниками строительства должны быть открыты счета эскроу в случае привлечения застройщиком целевого кредита</w:t>
       </w:r>
     </w:p>
     <w:p>