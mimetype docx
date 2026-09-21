--- v0 (2026-05-23)
+++ v1 (2026-09-21)
@@ -4100,64 +4100,64 @@
           <w:b/>
         </w:rPr>
         <w:t>Статья 103</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации направляет в 2005 году в установленном порядке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>700,0 млн. рублей в качестве взноса в уставный капитал открытого акционерного общества "Агентство по ипотечному жилищному кредитованию"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>6 000,0 млн. рублей в качестве взноса в уставный капитал учреждаемого российско-казахстанского Межгосударственного банка развития. (Статья в редакции Федерального закона от 04.11.2005 № 141-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1031</w:t>
+        <w:t>Статья 103.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации вправе направить в 2005 году средства федерального бюджета в сумме до 37,5 млрд. рублей на увеличение уставного капитала Банка внешней торговли (открытое акционерное общество) в целях полного выкупа долей участия и депозитов Центрального банка Российской Федерации в следующих кредитных организациях, созданных на территориях иностранных государств: Донау-банк АГ, Вена; Ист-Вест Юнайтед банк, Люксембург; Коммерческий банк для Северной Европы - Евробанк, Париж; Московский Народный банк Лтд, Лондон; Ост-Вест Хандельсбанк АГ, Франкфурт-на-Майне, а также полного выкупа балансовой задолженности Коммерческого банка для Северной Европы - Евробанка, Париж, перед Центральным банком Российской Федерации. (Статья дополнена - Федеральный закон от 04.11.2005 № 141-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1032</w:t>
+        <w:t>Статья 103.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Федеральный орган исполнительной власти, осуществляющий функции по разработке государственной политики и нормативно-правовому регулированию в сфере промышленного и топливно-энергетического комплексов, в устанавливаемом им порядке направляет в 2005 году средства федерального бюджета в сумме 1 415,0 млн. рублей на увеличение уставного капитала открытого акционерного общества "Сангтудинская ГЭС-1" с учетом Соглашения между Правительством Российской Федерации и Правительством Республики Таджикистан о порядке и условиях долевого участия Российской Федерации в строительстве Сангтудинской ГЭС-1, подписанного 16 октября 2004 года в городе Душанбе. (Статья дополнена - Федеральный закон от 04.11.2005 № 141-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 104</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что задолженность по уплате пеней, штрафов и процентов, начисленных за несвоевременное исполнение субъектами Российской Федерации, муниципальными образованиями и юридическими лицами денежных обязательств перед Российской Федерацией в иностранной валюте, не взыскивается и подлежит списанию в случае полного исполнения других денежных обязательств заемщика, определенных договором (соглашением).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -4364,51 +4364,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Исполнительные листы судебных органов по искам к Российской Федерации о возмещении вреда, причиненного незаконными действиями (бездействием) органов государственной власти или их должностных лиц, направляются в Министерство финансов Российской Федерации для исполнения им в порядке, установленном Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Исполнение судебных решений по искам к Российской Федерации осуществляется за счет ассигнований, предусмотренных на эти цели настоящим Федеральным законом, при этом допускается исполнение судебных решений в объемах, превышающих указанные ассигнования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1101</w:t>
+        <w:t>Статья 110.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что средства федерального бюджета в пределах, предусмотренных федеральному органу исполнительной власти, осуществляющему функции по разработке государственной политики и нормативно-правовому регулированию в сфере здравоохранения и социального развития, по подразделу "Другие вопросы в области социальной политики" раздела "Социальная политика" функциональной классификации расходов бюджетов Российской Федерации, направляются в 2005 году на исполнение судебных решений по искам, предъявленным к упраздняемому Министерству труда и социального развития Российской Федерации за оказанные операторами связи в 2000 - 2004 годах услуги ветеранам и инвалидам в соответствии с Федеральным законом "О ветеранах" (в редакции Федерального закона от 2 января 2000 года № 40-ФЗ). (Статья дополнена - Федеральный закон от 04.11.2005 № 141-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 111</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что исполнение судебных актов и судебных постановлений по искам к Российской Федерации, а также по взысканию средств по денежным обязательствам получателей средств федерального бюджета с лицевых счетов, открытых в территориальных органах Федерального казначейства, службой судебных приставов не производится.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -4834,51 +4834,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Учреждения Центрального банка Российской Федерации и кредитные организации обслуживают счета по учету средств, полученных от предпринимательской и иной приносящей доход деятельности, открытые территориальным органам Федерального казначейства, без взимания платы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Органы государственной власти субъектов Российской Федерации и органы местного самоуправления вправе принимать решения об осуществлении операций со средствами от предпринимательской и иной приносящей доход деятельности, полученными учреждениями, находящимися в их ведении, на счетах, открытых им или органам, осуществляющим кассовое обслуживание исполнения соответственно бюджетов субъектов Российской Федерации и местных бюджетов, в учреждениях Центрального банка Российской Федерации или кредитных организациях, с учетом положений бюджетного законодательства Российской Федерации. Установить, что обслуживание указанных счетов осуществляется без взимания платы. (В редакции Федерального закона от 04.11.2005 № 141-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1151</w:t>
+        <w:t>Статья 115.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Установить, что средства в валюте Российской Федерации, поступающие во временное распоряжение федеральных учреждений в соответствии с законодательством Российской Федерации, учитываются на лицевых счетах, открытых им в территориальных органах Федерального казначейства в порядке, установленном Федеральным казначейством</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Территориальные органы Федерального казначейства для осуществления и учета операций со средствами, указанными в части 1 настоящей статьи, открывают счета по учету средств, поступающих во временное распоряжение федеральных учреждений, в учреждениях Центрального банка Российской Федерации и кредитных организациях с учетом положений пункта 2 статьи 156 Бюджетного кодекса Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4886,51 +4886,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Установить, что взыскание в бесспорном порядке средств со счетов, указанных в части 2 настоящей статьи, не допускается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Учреждения Центрального банка Российской Федерации и кредитные организации обслуживают счета по учету средств, поступающих во временное распоряжение федеральных учреждений, открытые территориальным органам Федерального казначейства, без взимания платы. (Статья дополнена - Федеральный закон от 05.07.2005 № 84-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1152</w:t>
+        <w:t>Статья 115.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Главным распорядителям средств федерального бюджета до 31 декабря 2005 года обеспечить закрытие счетов, открытых федеральным учреждениям, находящимся в их ведении, в учреждениях Центрального банка Российской Федерации и кредитных организациях для учета операций со средствами, поступающими во временное распоряжение федеральных учреждений. (Статья дополнена - Федеральный закон от 05.07.2005 № 84-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 116</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что средства, полученные от предпринимательской и иной приносящей доход деятельности, не могут направляться федеральными учреждениями на создание других организаций.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>