--- v0 (2026-05-23)
+++ v1 (2026-09-22)
@@ -6658,51 +6658,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Конкурсная комиссия в течение пятнадцати рабочих дней со дня подписания протокола о результатах проведения конкурса в электронной форме или принятия концедентом решения об объявлении конкурса в электронной форме несостоявшимся обязана опубликовать сообщение о результатах проведения конкурса в электронной форме с указанием наименования (для юридического лица) или фамилии, имени и (при наличии) отчества (для индивидуального предпринимателя) победителя конкурса в электронной форме или решение об объявлении конкурса в электронной форме несостоявшимся с обоснованием этого решения в официальном издании, в котором было опубликовано сообщение о проведении конкурса, и разместить такое сообщение на официальном сайте для размещения информации о проведении торгов, на официальном сайте концедента и в открытом разделе электронной площадки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Любой участник конкурса в электронной форме вправе обратиться к концеденту за разъяснениями результатов проведения конкурса в электронной форме с использованием программно-аппаратных средств электронной площадки, на которой проводился конкурс в электронной форме, и концедент обязан предоставить ему соответствующие разъяснения в течение тридцати дней со дня получения данного обращения с использованием программно-аппаратных средств указанной электронной площадки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3810. Последствия признания конкурса в электронной форме несостоявшимся</w:t>
+        <w:t>Статья 38.10. Последствия признания конкурса в электронной форме несостоявшимся</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если конкурс в электронной форме объявлен не состоявшимся в соответствии с частью 10 статьи 383 настоящего Федерального закона, конкурсная комиссия рассматривает единственную представленную заявку на участие в конкурсе в электронной форме в следующем порядке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Концедент возвращает заявителю, представившему единственную заявку на участие в конкурсе в электронной форме, внесенную им сумму задатка и (или) отказывается от своих прав по безотзывной банковской гарантии, предоставленной таким заявителем в качестве обеспечения заявки на участие в конкурсе в электронной форме, а также выполняет иные условия, необходимые для прекращения обязательства гаранта перед бенефициаром по данной безотзывной банковской гарантии, если эти условия предусмотрены данной безотзывной банковской гарантией и (или) соглашением гаранта с бенефициаром, в случае</w:t>
       </w:r>
     </w:p>
     <w:p>