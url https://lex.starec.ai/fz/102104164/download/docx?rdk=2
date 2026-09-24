--- v0 (2026-05-23)
+++ v1 (2026-09-24)
@@ -5210,51 +5210,51 @@
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Неиспользованные объемы финансирования федерального бюджета на 2006 год прекращают свое действие 31 декабря 2006 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 114</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Ассигнования, предусмотренные по разделу "Национальная оборона" функциональной классификации расходов бюджетов Российской Федерации в сумме до 100 000,0 тыс. рублей, направляются на частичное возмещение затрат, произведенных организациями - изготовителями многоразовой системы "Энергия - Буран" в связи с прекращением производства при содержании не используемых в текущей производственной деятельности специально созданных производственных мощностей и оборудования, а также расходов, связанных с утилизацией объектов специальной инфраструктуры и неиспользуемого оборудования, в порядке, установленном Правительством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1141</w:t>
+        <w:t>Статья 114.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации в установленном им порядке в целях предупреждения банкротства стратегических организаций оборонно-промышленного комплекса и негативных последствий, связанных с реорганизацией или ликвидацией неплатежеспособных организаций, проводит инвентаризацию финансового состояния организаций, имеющих неудовлетворительную структуру баланса и признаки банкротства, с последующей разработкой и принятием мер государственной поддержки этих организаций. (Статья дополнена - Федеральный закон от 26.07.2006 № 136-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 115</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что первоначальная летная (инженерно-техническая) подготовка воспитанников школ-интернатов и их содержание в авиационных организациях Российской оборонной спортивно-технической организации в период летной (инженерно-технической) практики в 2006 году производятся за счет средств, выделяемых Министерству обороны Российской Федерации из федерального бюджета на мобилизационную и вневойсковую подготовку в соответствии с заключенными договорами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -5288,64 +5288,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Министерство финансов Российской Федерации вправе в I квартале 2006 года осуществлять погашение облигаций государственных целевых беспроцентных займов 1990 года, целевых расчетных чеков с правом приобретения легковых автомобилей в 1991 - 1995 годах, действующих целевых вкладов на приобретение легковых автомобилей, предъявленных их владельцами к оплате в учреждения Сберегательного банка Российской Федерации до 1 января 2006 года, в порядке и размерах, которые определены для каждого вида обязательства Федеральным законом от 1 июня 1995 года № 86-ФЗ "О государственных долговых товарных обязательствах", а также выкуп и оплату выигравших облигаций Российского внутреннего выигрышного займа 1992 года, принятых до 1 января 2006 года учреждениями Сберегательного банка Российской Федерации для проведения экспертизы этих ценных бумаг, в пределах ассигнований, предусмотренных Программой государственных внутренних заимствований Российской Федерации на исполнение прочих государственных долговых обязательств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 119</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Федеральный орган исполнительной власти, осуществляющий функции по выработке государственной политики в сфере промышленного, оборонно-промышленного и топливно-энергетического комплексов, в устанавливаемом им порядке направляет в 2006 году средства федерального бюджета в сумме 2 860 000,0 тыс. рублей на увеличение уставного капитала открытого акционерного общества "Сангтудинская ГЭС-1" с учетом Соглашения между Правительством Российской Федерации и Правительством Республики Таджикистан о порядке и условиях долевого участия Российской Федерации в строительстве Сангтудинской ГЭС-1, подписанного 16 октября 2004 года в городе Душанбе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1191</w:t>
+        <w:t>Статья 119.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Федеральный орган исполнительной власти, осуществляющий функции по оказанию государственных услуг и правоприменительные функции в сфере управления особыми экономическими зонами, а также по контролю за выполнением соглашений о ведении промышленно-производственной и технико-внедренческой деятельности на территориях особых экономических зон, в установленном Правительством Российской Федерации порядке направляет в 2006 году средства федерального бюджета в сумме 8 000 000,0 тыс. рублей, предусмотренные по подразделу "Другие вопросы в области национальной экономики" раздела "Национальная экономика" функциональной классификации расходов бюджетов Российской Федерации, на увеличение уставного капитала открытого акционерного общества "Особые экономические зоны". (Статья дополнена - Федеральный закон от 26.07.2006 № 136-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1201</w:t>
+        <w:t>Статья 120.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации вправе направить в 2006 году ассигнования федерального бюджета в сумме 1 450 000,0 тыс. рублей, предусмотренные по целевой статье "Инвестиционный фонд" функциональной классификации расходов бюджетов Российской Федерации, в качестве взноса Российской Федерации в уставный капитал открытого акционерного общества "Российский инвестиционный фонд информационно-коммуникационных технологий" в целях создания указанного открытого акционерного общества. (Статья дополнена - Федеральный закон от 01.12.2006 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 120</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Образовать в составе федерального бюджета Инвестиционный фонд в сумме 69 741 208,3 тыс. рублей</w:t>
       </w:r>
@@ -5518,51 +5518,51 @@
     <w:p>
       <w:r>
         <w:t>Федерального закона от 4 февраля 1999 года № 21-ФЗ "О базовой стоимости необходимого социального набора" (Собрание законодательства Российской Федерации, 1999, № 7, ст. 868)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>статьи 12 Федерального закона от 5 марта 1999 года № 46-ФЗ "О защите прав и законных интересов инвесторов на рынке ценных бумаг" (Собрание законодательства Российской Федерации, 1999, № 10, ст. 1163)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>статьи 5 и пунктов 4 и 5 статьи 6 Федерального закона от 31 мая 1999 года № 104-ФЗ "Об Особой экономической зоне в Магаданской области" (Собрание законодательства Российской Федерации, 1999, № 23, ст. 2807) в части льгот по уплате акцизов и налога на добавленную стоимость на подакцизные товары, ввозимые из других стран на территорию Особой экономической зоны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Утратил силу - Федеральный закон от 01.12.2006 № 197-ФЗ) 10) пункта 4 Постановления Верховного Совета Российской Федерации от 11 февраля 1993 года № 4463-I "О порядке введения в действие Основ законодательства Российской Федерации о нотариате" (Ведомости Съезда народных депутатов Российской Федерации и Верховного Совета Российской Федерации, 1993, № 10, ст. 358); (В редакции Федерального закона от 01.12.2006 № 197-ФЗ) 11) пунктов 1 и 2 статьи 33 Федерального закона от 21 декабря 2001 года № 178-ФЗ "О приватизации государственного и муниципального имущества" (Собрание законодательства Российской Федерации, 2002, № 4, ст. 251) в части распределения денежных средств, полученных в результате сделок купли-продажи федерального имущества, а также в части сроков перечисления в федеральный бюджет средств, полученных от покупателей в счет оплаты федерального имущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1261</w:t>
+        <w:t>Статья 126.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации в целях повышения надежности и улучшения эксплуатационных характеристик самолетов вправе направить на эти цели ассигнования федерального бюджета на 2006 год в ходе его исполнения в сумме до 995 000,0 тыс. рублей федеральному органу исполнительной власти, осуществляющему функции по оказанию государственных услуг, управлению государственным имуществом в сфере отраслей промышленности, с соответствующим уточнением Федеральной целевой программы "Развитие гражданской авиационной техники России на 2002 - 2010 годы и на период до 2015 года" сверх сумм, установленных приложением 10 к настоящему Федеральному закону. (Статья дополнена - Федеральный закон от 01.12.2006 № 197-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 127</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Утвердить в пределах сумм, установленных статьей 34 настоящего Федерального закона, распределение ассигнований из федерального бюджета на 2006 год по</w:t>
       </w:r>