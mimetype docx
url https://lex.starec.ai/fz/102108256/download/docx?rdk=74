--- v0 (2026-05-23)
+++ v1 (2026-09-26)
@@ -5691,216 +5691,216 @@
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>о заключении договоров, об изменении условий договоров или о расторжении договоров в случае, если при рассмотрении антимонопольным органом дела о нарушении антимонопольного законодательства лицами, права которых нарушены или могут быть нарушены, было заявлено соответствующее ходатайство, либо в случае осуществления антимонопольным органом государственного контроля за экономической концентрацией</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>о перечислении в федеральный бюджет дохода, полученного вследствие нарушения антимонопольного законодательства; л) об изменении или ограничении использования фирменного наименования в случае, если при рассмотрении антимонопольным органом дела о нарушении антимонопольного законодательства лицами, права которых нарушены или могут быть нарушены, было заявлено соответствующее ходатайство, либо в случае осуществления антимонопольным органом государственного контроля за экономической концентрацией; м) о выполнении экономических, технических, информационных и иных требований об устранении дискриминационных условий и о предупреждении их создания; н) о совершении действий, направленных на обеспечение конкуренции, в том числе об обеспечении в установленном федеральным законом или иными нормативными правовыми актами порядке доступа к производственным мощностям или информации, о предоставлении в установленном федеральным законом или иными нормативными правовыми актами порядке прав на объекты охраны промышленной собственности, о передаче прав на имущество или о запрете передачи прав на имущество, о предварительном информировании антимонопольного органа о намерении совершить предусмотренные предписанием действия, о продаже определенного объема продукции на бирже, о предварительном согласовании с антимонопольным органом особенностей формирования стартовой цены на продукцию при ее продаже на бирже в порядке, установленном Правительством Российской Федерации; (В редакции федеральных законов от 17.07.2009 № 164-ФЗ; от 21.11.2011 № 327-ФЗ) о) о прекращении унитарным предприятием деятельности, которая осуществляется с нарушением требований настоящего Федерального закона; (Дополнение подпунктом - Федеральный закон от 27.12.2019 № 485-ФЗ) п) об определении эксперта в целях осуществления антимонопольным органом контроля за исполнением предписания, выданного в соответствии с пунктом 4 части 2 статьи 33 настоящего Федерального закона; (Дополнение подпунктом - Федеральный закон от 10.07.2023 № 301-ФЗ) 3) выдает федеральным органам исполнительной власти, органам исполнительной власти субъектов Российской Федерации, органам местного самоуправления, иным осуществляющим функции указанных органов органам или организациям, а также государственным внебюджетным фондам, их должностным лицам, за исключением случаев, установленных пунктом 4 настоящей части, обязательные для исполнения предписания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:t>об отмене или изменении актов, нарушающих антимонопольное законодательство</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
         <w:t>о признании недействующими либо недействительными полностью или частично противоречащих антимонопольному законодательству, в том числе создающих необоснованные препятствия для осуществления предпринимательской деятельности, ненормативных актов федеральных органов исполнительной власти, органов государственной власти субъектов Российской Федерации, органов местного самоуправления, иных осуществляющих функции указанных органов органов или организаций, а также государственных внебюджетных фондов, Центрального банка Российской Федерации; (В редакции федеральных законов от 17.07.2009 № 164-ФЗ; от 04.06.2014 № 143-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
-        <w:t>об отмене или изменении актов, нарушающих антимонопольное законодательство</w:t>
+        <w:t>о признании недействительными полностью или частично договоров, не соответствующих антимонопольному законодательству</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
-        <w:t>о признании недействительными полностью или частично договоров, не соответствующих антимонопольному законодательству</w:t>
+        <w:t>о прекращении или об изменении соглашений, нарушающих антимонопольное законодательство</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
-        <w:t>о прекращении или об изменении соглашений, нарушающих антимонопольное законодательство</w:t>
+        <w:t>о прекращении иных нарушений антимонопольного законодательства, в том числе о принятии мер по возврату имущества, иных объектов гражданских прав, переданных в качестве государственной или муниципальной преференции; (В редакции Федерального закона от 17.07.2009 № 164-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
-        <w:t>о прекращении иных нарушений антимонопольного законодательства, в том числе о принятии мер по возврату имущества, иных объектов гражданских прав, переданных в качестве государственной или муниципальной преференции; (В редакции Федерального закона от 17.07.2009 № 164-ФЗ)</w:t>
+        <w:t>об обязательном заключении договора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
-        <w:t>об обязательном заключении договора</w:t>
+        <w:t>об изменении или о расторжении договора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>о совершении действий, направленных на обеспечение конкуренции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
-        <w:t>об изменении или о расторжении договора</w:t>
+        <w:t>о ликвидации унитарного предприятия, которое создано или виды деятельности которого изменены с нарушением требований настоящего Федерального закона и которое не осуществляет виды деятельности, предусмотренные частью 1 статьи 351 настоящего Федерального закона; (Дополнение подпунктом - Федеральный закон от 27.12.2019 № 485-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
-        <w:t>о ликвидации унитарного предприятия, которое создано или виды деятельности которого изменены с нарушением требований настоящего Федерального закона и которое не осуществляет виды деятельности, предусмотренные частью 1 статьи 351 настоящего Федерального закона; (Дополнение подпунктом - Федеральный закон от 27.12.2019 № 485-ФЗ)</w:t>
+        <w:t>о ликвидации юридических лиц, в том числе унитарных предприятий, в случаях, предусмотренных антимонопольным законодательством; (В редакции Федерального закона от 27.12.2019 № 485-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
-        <w:t>о ликвидации юридических лиц, в том числе унитарных предприятий, в случаях, предусмотренных антимонопольным законодательством; (В редакции Федерального закона от 27.12.2019 № 485-ФЗ)</w:t>
+        <w:t>о взыскании в федеральный бюджет дохода, полученного вследствие нарушения антимонопольного законодательства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
-        <w:t>о взыскании в федеральный бюджет дохода, полученного вследствие нарушения антимонопольного законодательства</w:t>
+        <w:t>о принятии мер по прекращению унитарным предприятием деятельности, которая осуществляется с нарушением требований настоящего Федерального закона; (Дополнение подпунктом - Федеральный закон от 27.12.2019 № 485-ФЗ) 31) выдает:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
-        <w:t>о принятии мер по прекращению унитарным предприятием деятельности, которая осуществляется с нарушением требований настоящего Федерального закона; (Дополнение подпунктом - Федеральный закон от 27.12.2019 № 485-ФЗ) 31) выдает:</w:t>
+        <w:t>организатору торгов, оператору электронной площадки, конкурсной или аукционной комиссии, продавцу государственного или муниципального имущества, организатору продажи обязательные для исполнения предписания о совершении действий, направленных на устранение нарушений порядка организации и проведения торгов, продажи государственного или муниципального имущества (далее в настоящем пункте - торги), порядка заключения договоров по результатам торгов или в случае признания торгов несостоявшимися, в том числе предписания об отмене протоколов, составленных в ходе проведения торгов, о внесении изменений в документацию о торгах, извещение о проведении торгов, об аннулировании торгов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>о привлечении к ответственности за нарушение антимонопольного законодательства лиц, допустивших такое нарушение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
-        <w:t>организатору торгов, оператору электронной площадки, конкурсной или аукционной комиссии, продавцу государственного или муниципального имущества, организатору продажи обязательные для исполнения предписания о совершении действий, направленных на устранение нарушений порядка организации и проведения торгов, продажи государственного или муниципального имущества (далее в настоящем пункте - торги), порядка заключения договоров по результатам торгов или в случае признания торгов несостоявшимися, в том числе предписания об отмене протоколов, составленных в ходе проведения торгов, о внесении изменений в документацию о торгах, извещение о проведении торгов, об аннулировании торгов</w:t>
+        <w:t>о признании торгов недействительными</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>федеральному органу исполнительной власти, органу государственной власти субъекта Российской Федерации, органу местного самоуправления либо иным осуществляющим функции указанных органов органу или организации, организации, участвующей в предоставлении государственных или муниципальных услуг, обязательные для исполнения предписания о совершении действий, направленных на устранение нарушений порядка осуществления в отношении юридических лиц и индивидуальных предпринимателей, являющихся субъектами градостроительных отношений, мероприятий по реализации проекта по строительству; (В редакции Федерального закона от 01.07.2021 № 275-ФЗ)</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t>о признании торгов недействительными</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>организациям, осуществляющим эксплуатацию сетей, при осуществлении мероприятий по реализации проекта по строительству обязательные для исполнения предписания о совершении действий, направленных на устранение нарушений порядка осуществления в отношении юридических лиц и индивидуальных предпринимателей, являющихся субъектами градостроительных отношений, мероприятий при реализации проекта по строительству, в том числе предписания о заключении договоров, об изменении условий договоров или о расторжении договоров в случае, если лицами, права которых нарушены или могут быть нарушены, было заявлено соответствующее требование; (В редакции Федерального закона от 01.07.2021 № 275-ФЗ) (Дополнение пунктом - Федеральный закон от 06.12.2011 № 401-ФЗ) (В редакции Федерального закона от 13.07.2015 № 250-ФЗ) 32) выдает предупреждения о прекращении действий (бездействия), которые содержат признаки нарушения антимонопольного законодательства, в случаях, указанных в настоящем Федеральном законе; (Дополнение пунктом - Федеральный закон от 06.12.2011 № 401-ФЗ) 4) направляет в Центральный банк Российской Федерации предложения о приведении в соответствие с антимонопольным законодательством принятых им актов и (или) прекращении действий в случае, если такие акты и (или) действия нарушают антимонопольное законодательство; (В редакции Федерального закона от 23.07.2013 № 251-ФЗ) 41) направляет в письменной форме за подписью руководителя или заместителя руководителя антимонопольного органа предостережения о недопустимости нарушения антимонопольного законодательства должностным лицам хозяйствующих субъектов, федеральных органов исполнительной власти, органов государственной власти субъектов Российской Федерации, органов местного самоуправления, организаций, участвующих в предоставлении государственных или муниципальных услуг, государственных внебюджетных фондов, публично заявляющим о планируемом поведении на товарном рынке, если такое поведение может привести к нарушению антимонопольного законодательства, либо в случае наличия достоверной информации о планируемом поведении на товарном рынке, если такое поведение может привести к нарушению антимонопольного законодательства; (Дополнение пунктом - Федеральный закон от 06.12.2011 № 401-ФЗ) (В редакции федеральных законов от 05.10.2015 № 275-ФЗ, от 14.10.2024 № 344-ФЗ) 42) рассматривает жалобы на нарушение процедуры обязательных в соответствии с законодательством Российской Федерации торгов, продажи государственного или муниципального имущества; (Дополнение пунктом - Федеральный закон от 06.12.2011 № 401-ФЗ) 5) привлекает к ответственности за нарушение антимонопольного законодательства коммерческие организации и некоммерческие организации, их должностных лиц, должностных лиц федеральных органов исполнительной власти, органов исполнительной власти субъектов Российской Федерации, органов местного самоуправления, иных осуществляющих функции указанных органов органов или организаций, а также должностных лиц государственных внебюджетных фондов, физических лиц, в том числе индивидуальных предпринимателей, в случаях и в порядке, которые установлены законодательством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>о понуждении к исполнению решений и предписаний антимонопольного органа</w:t>
       </w:r>
     </w:p>
     <w:p>