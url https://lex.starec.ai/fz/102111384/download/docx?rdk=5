--- v0 (2026-05-23)
+++ v1 (2026-09-25)
@@ -5078,100 +5078,100 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Правительство Российской Федерации вправе принять решение об осуществлении в 2007 году выплаты российским юридическим лицам компенсации в размере недополученной экспортной выручки в связи с осуществленными ими в 1991 - 1996 годах поставками товаров и оказанными услугами в счет погашения задолженности бывшего СССР и Российской Федерации перед Китайской Народной Республикой в сумме до 73,1 млн. долларов США за счет средств федерального бюджета, предусмотренных на погашение государственного внешнего долга</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок выплаты компенсации в соответствии с настоящей статьей определяется Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1001</w:t>
+        <w:t>Статья 100.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации вправе принимать решения о выплате компенсации российским юридическим лицам за убытки, понесенные ими в результате участия в погашении задолженности Алжирской Народной Демократической Республики перед Российской Федерацией поставками товаров, во исполнение Соглашения между Правительством Российской Федерации и Правительством Алжирской Народной Демократической Республики о торгово-экономических и финансовых отношениях и об урегулировании задолженности Алжирской Народной Демократической Республики перед Российской Федерацией по ранее предоставленным кредитам, подписанного 10 марта 2006 года в городе Алжире. (Статья дополнена - Федеральный закон от 23.11.2007 № 267-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 101</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Бюджетные кредиты российским заемщикам из федерального бюджета, а также государственные гарантии Российской Федерации предоставляются при соблюдении следующих условий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>отсутствии у заемщика, его поручителей (гарантов) или у лица, по обязательствам которого предоставляется государственная гарантия Российской Федерации, просроченной задолженности по денежным обязательствам перед Российской Федерацией, по обязательным платежам в бюджетную систему Российской Федерации, а также неурегулированных обязательств по гарантиям, предоставленным Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>предоставлении заемщиком или лицом, по обязательствам которого предоставляется государственная гарантия Российской Федерации с правом предъявления к нему эквивалентных требований (за исключением случаев, когда заемщиком или лицом, по обязательствам которого предоставляется государственная гарантия Российской Федерации, является субъект Российской Федерации), обеспечения исполнения обязательств по возврату бюджетных кредитов, по удовлетворению эквивалентных требований в связи с исполнением государственной гарантии Российской Федерации. (В редакции Федерального закона от 23.11.2007 № 267-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 102</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации вправе принимать решения о списании государственного внешнего долга Российской Федерации по государственным займам, осуществленным путем выпуска от имени Российской Федерации ценных бумаг, номинальная стоимость которых указана в иностранной валюте и по которым истек срок исковой давности, установленный законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1021</w:t>
+        <w:t>Статья 102.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Министерство финансов Российской Федерации в установленном им порядке вправе принимать решения о списании государственного внутреннего долга Российской Федерации по векселям, выпущенным во исполнение Федерального закона от 24 апреля 1995 года № 46-ФЗ "О переоформлении задолженности по централизованным кредитам и начисленным по ним процентам организаций агропромышленного комплекса, а также организаций, осуществляющих завоз (хранение и реализацию) продукции (товаров) в районы Крайнего Севера и приравненные к ним местности", по которым истек срок предъявления исковых требований, установленный законодательством Российской Федерации. (Статья дополнена - Федеральный закон от 17.07.2007 № 132-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 103</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Правительство Российской Федерации вправе в 2007 году принять решение о прекращении обязательств по облигациям внутреннего государственного валютного облигационного займа III серии со сроком погашения 14 мая 1999 года путем заключения договоров об отступном с владельцами указанных обязательств, не осуществившими новацию в сроки, установленные Правительством Российской Федерации. (В редакции Федерального закона от 23.11.2007 № 267-ФЗ)</w:t>
       </w:r>
@@ -5563,51 +5563,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации вправе принимать решения о списании 100 процентов задолженности стран - дебиторов Российской Федерации, завершивших свое участие в расширенной Инициативе по облегчению задолженности беднейших стран.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 109</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Задолженность по уплате пеней, штрафов и процентов, начисленных за несвоевременное исполнение субъектами Российской Федерации, муниципальными образованиями и юридическими лицами денежных обязательств перед Российской Федерацией, подлежит списанию в случае полного исполнения других денежных обязательств заемщика, определенных договором (соглашением).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1091</w:t>
+        <w:t>Статья 109.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Министерство финансов Российской Федерации в установленном им порядке вправе принимать решения об уменьшении задолженности ликвидированных в соответствии с законодательством Российской Федерации кредитных организаций перед федеральным бюджетом по переоформленным в государственный внутренний долг Российской Федерации под гарантии кредитных организаций задолженности организаций, осуществлявших завоз (хранение и реализацию) продукции (товаров) в районы Крайнего Севера и приравненные к ним местности, централизованным кредитам, выданным в 1993-1994 годах, и по начисленным по ним процентам. (Статья дополнена - Федеральный закон от 17.07.2007 № 132-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 110</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Утвердить бюджетные ассигнования на реализацию Федеральной адресной инвестиционной программы на 2007 год по разделам и подразделам функциональной классификации расходов бюджетов Российской Федерации согласно приложениям 46 и 47 (секретно) к настоящему Федеральному закону</w:t>
       </w:r>
@@ -6355,77 +6355,77 @@
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Неиспользованные объемы финансирования федерального бюджета на 2007 год прекращают свое действие 31 декабря 2007 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 130</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Бюджетные ассигнования, предусмотренные по разделу "Национальная оборона" функциональной классификации расходов бюджетов Российской Федерации, в сумме до 100 000,0 тыс. рублей направляются на частичное возмещение затрат, произведенных организациями - изготовителями многоразовой системы "Энергия - Буран", в связи с прекращением производства при содержании не используемых в текущей производственной деятельности специально созданных производственных мощностей и оборудования, а также расходов, связанных с утилизацией объектов специальной инфраструктуры и неиспользуемого оборудования, в порядке, установленном Правительством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1301. (секретно) (Статья дополнена - Федеральный закон от 23.11.2007 № 267-ФЗ)</w:t>
+        <w:t>Статья 130.1. (секретно) (Статья дополнена - Федеральный закон от 23.11.2007 № 267-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(секретно) (Статья дополнена - Федеральный закон от 23.11.2007 № 267-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 131</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Установить, что первоначальная летная (инженерно-техническая) подготовка воспитанников школ-интернатов и их содержание в авиационных организациях Российской оборонной спортивно-технической организации в период летной (инженерно-технической) практики в 2007 году производятся за счет средств, выделяемых Министерству обороны Российской Федерации из федерального бюджета на мобилизационную и вневойсковую подготовку в соответствии с заключенными договорами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1311</w:t>
+        <w:t>Статья 131.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Средства от внешнеторговых операций с облученными тепловыделяющими сборками исследовательского реактора Института ядерных исследований города Ржеж Чешской Республики, поступающие на счет организации, уполномоченной Правительством Российской Федерации на заключение внешнеторговых сделок, связанных с ввозом в Российскую Федерацию облученных тепловыделяющих сборок, после уплаты налогов, сборов, иных обязательных платежей и за вычетом утверждаемых в установленном Правительством Российской Федерации порядке затрат на обращение с тепловыделяющими сборками ядерных реакторов и продуктами их переработки зачисляются на лицевой счет Федерального агентства по атомной энергии по учету средств, полученных от предпринимательской и иной приносящей доход деятельности, открытый в установленном порядке в территориальном органе Федерального казначейства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Поступившие на указанный в части 1 настоящей статьи счет средства направляются в соответствии со статьями 4 и 5 Федерального закона от 10 июля 2001 года № 92-ФЗ "О специальных экологических программах реабилитации радиационно загрязненных участков территории" Федеральным агентством по атомной энергии в размере 75 процентов на финансовое обеспечение специальных экологических программ, в размере 25 процентов - в бюджет Челябинской области для финансового обеспечения специальных экологических программ Челябинской области. (Статья дополнена - Федеральный закон от 23.11.2007 № 267-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6463,51 +6463,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Правительство Российской Федерации в установленном им порядке в целях предупреждения банкротства стратегических организаций оборонно-промышленного комплекса и негативных последствий, связанных с реорганизацией или ликвидацией неплатежеспособных организаций, обеспечивает проведение мероприятий по инвентаризации финансового состояния организаций, имеющих неудовлетворительную структуру баланса и признаки банкротства, с последующей разработкой и принятием мер государственной поддержки этих организаций.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 135</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Недоимка, числящаяся по состоянию на 1 января 2007 года за организациями системы государственного материального резерва по налогу на добавленную стоимость, пеням и штрафам по операциям, проведенным с материальными ценностями государственного материального резерва в 2001 - 2002 годах, признается безнадежной и списывается в порядке, установленном Правительством Российской Федерации в 2005 году.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1351</w:t>
+        <w:t>Статья 135.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Установить, что доходы, поступившие в федеральный бюджет в соответствии с частью 2 статьи 6 настоящего Федерального закона, направляются в 2007 году</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Распределение субсидий, предусмотренных подпунктом "а" пункта 1 части 1 настоящей статьи, по городам Ленинградской области и Московской области осуществляется соответствующим высшим исполнительным органом государственной власти субъекта Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6614,51 +6614,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>предоставление субсидий бюджетам субъектов Российской Федерации на строительство и реконструкцию автомобильных дорог общего пользования (за исключением автомобильных дорог федерального значения) и искусственных сооружений на них, в том числе в границах поселений, муниципальных районов, городских округов, а также связывающих населенные пункты сельских дорог (с включением их в сеть дорог общего пользования), осуществляемые в рамках реализации Федеральной адресной инвестиционной программы на 2007 год (подпрограмма "Автомобильные дороги" федеральной целевой программы "Модернизация транспортной системы России (2002-2010 годы)"), в сумме 7 782 000,0 тыс. рублей с распределением между субъектами Российской Федерации согласно приложению 451 к настоящему Федеральному закону. Указанные субсидии предоставляются с учетом положений частей 2 и 3 статьи 87 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>строительство и реконструкцию автомобильных дорог федерального значения, осуществляемые в рамках реализации Федеральной адресной инвестиционной программы на 2007 год (подпрограмма "Автомобильные дороги" федеральной целевой программы "Модернизация транспортной системы России (2002-2010 годы)"), в сумме 2 218 000,0 тыс. рублей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1352</w:t>
+        <w:t>Статья 135.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Направить в 2007 году средства федерального бюджета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Министерству финансов Российской Федерации для внесения имущественного взноса Российской Федерации в уставный капитал государственной корпорации "Банк развития и внешнеэкономической деятельности (Внешэкономбанк)" в сумме 180 000 000,0 тыс. рублей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Министерству образования и науки Российской Федерации для внесения имущественного взноса Российской Федерации в государственную корпорацию "Российская корпорация нанотехнологий" в сумме 30 000 000,0 тыс. рублей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Министерству экономического развития и торговли Российской Федерации для увеличения объема Инвестиционного фонда Российской Федерации на сумму 90 000 000,0 тыс. рублей. (Статья дополнена - Федеральный закон от 02.11.2007 № 246-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>