--- v0 (2026-05-23)
+++ v1 (2026-09-24)
@@ -1686,51 +1686,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>утвержденную в соответствии с требованиями статьи 189 Жилищного кодекса Российской Федерации смету расходов на капитальный ремонт этого дома с учетом требований, установленных частью 3 статьи 151 настоящего Федерального закона, и с учетом предельной стоимости услуг и (или) работ по капитальному ремонту, установленной в порядке, предусмотренном частью 4 статьи 190 Жилищного кодекса Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Особенности предоставления финансовой поддержки за счет средств Фонда на проведение капитального ремонта многоквартирных домов, расположенных на территориях субъектов Российской Федерации - Республики Крым и города федерального значения Севастополя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2010. Предоставление финансовой поддержки за счет средств Фонда на проведение капитального ремонта многоквартирных домов, расположенных на территориях Республики Крым и города федерального значения Севастополя</w:t>
+        <w:t>Статья 20.10. Предоставление финансовой поддержки за счет средств Фонда на проведение капитального ремонта многоквартирных домов, расположенных на территориях Республики Крым и города федерального значения Севастополя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Фонд на условиях, установленных настоящей статьей, вправе предоставлять финансовую поддержку за счет своих средств на проведение капитального ремонта многоквартирных домов, расположенных на территориях Республики Крым и города федерального значения Севастополя. (В редакции Федерального закона от 29.06.2015 № 176-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Республика Крым и город федерального значения Севастополь вправе подать заявки на предоставление финансовой поддержки за счет средств Фонда, указанной в части 1 настоящей статьи, в пределах лимита предоставления финансовой поддержки за счет средств Фонда, утвержденного для этих субъектов Российской Федерации, в части средств, направляемых на капитальный ремонт многоквартирных домов в соответствии с настоящим Федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1749,51 +1749,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Финансовая поддержка за счет средств Фонда, указанная в части 1 настоящей статьи, предоставляется только при условии наличия утвержденной высшим исполнительным органом государственной власти соответственно Республики Крым и города федерального значения Севастополя и соответствующей требованиям статьи 2011 настоящего Федерального закона региональной адресной программы по проведению капитального ремонта многоквартирных домов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Действие настоящей главы распространяется на отношения, связанные с предоставлением финансовой поддержки за счет средств Фонда на проведение капитального ремонта многоквартирных домов, расположенных на территориях Республики Крым и города федерального значения Севастополя, если решение о предоставлении такой финансовой поддержки было принято до 1 июля 2016 года. (Дополнение частью - Федеральный закон от 02.06.2016 № 175-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2011. Региональные адресные программы по проведению капитального ремонта многоквартирных домов, расположенных на территориях Республики Крым и города федерального значения Севастополя</w:t>
+        <w:t>Статья 20.11. Региональные адресные программы по проведению капитального ремонта многоквартирных домов, расположенных на территориях Республики Крым и города федерального значения Севастополя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Региональные адресные программы по проведению капитального ремонта многоквартирных домов, расположенных на территориях Республики Крым и города федерального значения Севастополя, утверждаются высшими исполнительными органами государственной власти этих субъектов Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Региональные адресные программы по проведению капитального ремонта многоквартирных домов, расположенных на территориях Республики Крым и города федерального значения Севастополя, должны содержать, в частности</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1845,81 +1845,81 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>перечень работ по капитальному ремонту многоквартирных домов, указанных в пункте 1 настоящей части, обоснование объема средств, необходимых для проведения данных работ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>объем финансирования проведения капитального ремонта многоквартирных домов, указанных в пункте 1 настоящей части, за счет средств бюджета Республики Крым и бюджета города федерального значения Севастополя (в случае, если такие средства предусмотрены в бюджетах этих субъектов Российской Федерации) и внебюджетных средств (средств собственников помещений в многоквартирных домах)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2012. Особенности рассмотрения заявок на предоставление финансовой поддержки за счет средств Фонда на проведение капитального ремонта многоквартирных домов, расположенных на территориях Республики Крым и города федерального значения Севастополя</w:t>
+        <w:t>Статья 20.12. Особенности рассмотрения заявок на предоставление финансовой поддержки за счет средств Фонда на проведение капитального ремонта многоквартирных домов, расположенных на территориях Республики Крым и города федерального значения Севастополя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>При предоставлении финансовой поддержки за счет средств Фонда на проведение капитального ремонта многоквартирных домов, расположенных на территориях Республики Крым и города федерального значения Севастополя, ограничения, предусмотренные частью 5 статьи 19 настоящего Федерального закона, не применяются</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение об отказе в предоставлении финансовой поддержки за счет средств Фонда на проведение капитального ремонта многоквартирных домов, расположенных на территориях Республики Крым и города федерального значения Севастополя, может быть принято правлением Фонда в случае непредставления соответствующей региональной адресной программы по проведению капитального ремонта многоквартирных домов, расположенных на территориях Республики Крым и города федерального значения Севастополя, или представления региональной адресной программы, не соответствующей требованиям, установленным статьей 2011 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2013. Особенности расходования средств Фонда, предоставленных Республике Крым и городу федерального значения Севастополю на проведение капитального ремонта многоквартирных домов</w:t>
+        <w:t>Статья 20.13. Особенности расходования средств Фонда, предоставленных Республике Крым и городу федерального значения Севастополю на проведение капитального ремонта многоквартирных домов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Получателями средств Фонда, направляемых на проведение капитального ремонта многоквартирных домов, расположенных на территориях Республики Крым и города федерального значения Севастополя, являются Республика Крым и город федерального значения Севастополь. Данные средства поступают в бюджеты этих субъектов Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Средства бюджета Республики Крым и бюджета города федерального значения Севастополя, полученные за счет средств Фонда, и средства долевого финансирования за счет средств бюджетов этих субъектов Российской Федерации (в случае, если такие средства предусмотрены в бюджете Республики Крым и бюджете города федерального значения Севастополя) перечисляются Республикой Крым и городом федерального значения Севастополем на банковские счета подрядных организаций на основании договоров на выполнение работ по капитальному ремонту многоквартирных домов, заключенных соответствующим субъектом Российской Федерации или являющейся заказчиком данных работ организацией</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1935,51 +1935,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Средства, указанные в части 2 настоящей статьи, могут использоваться на выплату аванса на выполнение работ по капитальному ремонту многоквартирного дома в размере не более тридцати процентов от суммы договора. Оплата работ по капитальному ремонту многоквартирного дома за счет средств соответственно бюджета Республики Крым и бюджета города федерального значения Севастополя, полученных за счет средств Фонда, средств долевого финансирования за счет средств бюджетов этих субъектов Российской Федерации (в случае, если такие средства предусмотрены в бюджете Республики Крым и бюджете города федерального значения Севастополя) и внебюджетных средств (средств собственников помещений в многоквартирном доме) производится на основании актов приемки работ по капитальному ремонту многоквартирного дома, согласованных с уполномоченным органом государственной власти соответственно Республики Крым и города федерального значения Севастополя, а также с лицом, которое уполномочено действовать от имени собственников помещений в многоквартирном доме (в случае, если часть расходов на капитальный ремонт осуществляется за счет средств собственников помещений в многоквартирном доме)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Особенности предоставления финансовой поддержки на переселение граждан из аварийного жилищного фонда, признанного таковым после 1 января 2017 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2014. Предоставление финансовой поддержки на переселение граждан из аварийного жилищного фонда, признанного таковым после 1 января 2017 года</w:t>
+        <w:t>Статья 20.14. Предоставление финансовой поддержки на переселение граждан из аварийного жилищного фонда, признанного таковым после 1 января 2017 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Фонд на условиях, установленных настоящей статьей, вправе предоставлять финансовую поддержку за счет своих средств на переселение граждан из многоквартирных домов, признанных в установленном порядке после 1 января 2017 года аварийными и подлежащими сносу или реконструкции в связи с физическим износом в процессе их эксплуатации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:t>Финансовая поддержка за счет средств Фонда, сформированных за счет дополнительных имущественных взносов Российской Федерации, предназначенных для переселения граждан из многоквартирных домов, признанных в установленном порядке после 1 января 2017 года аварийными и подлежащими сносу или реконструкции в связи с физическим износом в процессе их эксплуатации, предоставляется Фондом в порядке и на условиях, которые предусмотрены частью 2 настоящей статьи и статьей 136 Федерального закона от 29 июля 2017 года № 218-ФЗ "О публично-правовой компании "Фонд развития территорий" и о внесении изменений в отдельные законодательные акты Российской Федерации". (Дополнение частью - Федеральный закон от 30.12.2021 № 436-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2020,89 +2020,89 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>наличии региональных адресных программ по переселению граждан из аварийного жилищного фонда, признанного таковым после 1 января 2017 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>выполнении субъектами Российской Федерации и (или) муниципальными образованиями, на территориях которых расположены многоквартирные дома, признанные в установленном порядке аварийными и подлежащими сносу или реконструкции и включенные в региональные адресные программы по переселению граждан из аварийного жилищного фонда, условий предоставления финансовой поддержки за счет средств Фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2015. Региональная адресная программа по переселению граждан из аварийного жилищного фонда, признанного таковым после 1 января 2017 года</w:t>
+        <w:t>Статья 20.15. Региональная адресная программа по переселению граждан из аварийного жилищного фонда, признанного таковым после 1 января 2017 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Региональная адресная программа по переселению граждан из аварийного жилищного фонда, признанного таковым после 1 января 2017 года, утверждается высшим исполнительным органом государственной власти субъекта Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Региональная адресная программа по переселению граждан из аварийного жилищного фонда, указанная в части 1 настоящей статьи, должна содержать перечень многоквартирных домов, признанных в установленном порядке после 1 января 2017 года аварийными и подлежащими сносу или реконструкции в связи с физическим износом в процессе их эксплуатации, а также соответствовать требованиям, предусмотренным статьей 16 настоящего Федерального закона, за исключением требований пункта 1 части 2 и части 21 статьи 16 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Особенности предоставления Фондом займов за счет привлеченных средств Фонда национального благосостояния</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2016. Особенности предоставления Фондом займов за счет привлеченных средств Фонда национального благосостояния</w:t>
+        <w:t>Статья 20.16. Особенности предоставления Фондом займов за счет привлеченных средств Фонда национального благосостояния</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Фонд предоставляет за счет привлеченных средств Фонда национального благосостояния займы юридическим лицам, в том числе путем приобретения облигаций юридических лиц при их первичном размещении (далее - заемщики), в целях реализации проектов по строительству, реконструкции, модернизации объектов инфраструктуры в порядке и на условиях, которые определены Правительством Российской Федерации с учетом положений настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Предоставление Фондом займов в соответствии с частью 1 настоящей статьи осуществляется при условии заключения Фондом, субъектом Российской Федерации, на территории которого планируется реализация проекта по строительству, реконструкции, модернизации объектов инфраструктуры (далее - проект), и заемщиком соглашения о реализации проекта. Правительством Российской Федерации могут быть установлены случаи, при которых одной из сторон указанного соглашения также является муниципальное образование. Субъект Российской Федерации в обязательном порядке является стороной соглашения о реализации проекта</w:t>
       </w:r>
     </w:p>
     <w:p>