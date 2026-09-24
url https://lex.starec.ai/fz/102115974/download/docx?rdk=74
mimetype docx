--- v0 (2026-05-23)
+++ v1 (2026-09-24)
@@ -5690,51 +5690,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>При выполнении комплексных кадастровых работ местоположение границ образуемых земельных участков устанавливается в соответствии или с учетом документов, предусмотренных пунктами 1 - 5 части 6 статьи 421 настоящего Федерального закона. В случае, если в соответствии с земельным законодательством образование земельных участков допускается на основании схемы расположения земельного участка или земельных участков на кадастровом плане территории, при выполнении комплексных кадастровых работ образование указанных земельных участков осуществляется также на основании такой схемы. (В редакции Федерального закона от 29.10.2024 № 371-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Площадь земельного участка, относящегося к земельным участкам, указанным в части 6 статьи 421 настоящего Федерального закона, определенная с учетом установленных в соответствии с Федеральным законом от 13 июля 2015 года № 218-ФЗ "О государственной регистрации недвижимости" требований, может отличаться от площади такого земельного участка, указанной в документе, предусмотренном пунктом 1, 2, 3, 4 или 5 части 6 статьи 421 настоящего Федерального закона, не более чем на десять процентов. (Статья в редакции Федерального закона от 17.06.2019 № 150-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 4210. Порядок согласования местоположения границ земельных участков при выполнении комплексных кадастровых работ</w:t>
+        <w:t>Статья 42.10. Порядок согласования местоположения границ земельных участков при выполнении комплексных кадастровых работ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Согласование местоположения границ земельных участков при выполнении комплексных кадастровых работ осуществляется согласительной комиссией, формируемой уполномоченными на утверждение карты-плана территории органом местного самоуправления либо органом исполнительной власти города федерального значения Москвы, Санкт-Петербурга или Севастополя в течение двадцати рабочих дней со дня заключения контракта на выполнение комплексных кадастровых работ или со дня получения извещения о начале выполнения комплексных кадастровых работ в случае финансирования выполнения таких работ за счет внебюджетных средств. (В редакции Федерального закона от 29.10.2024 № 371-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В состав согласительной комиссии включаются по одному представителю от</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6028,51 +6028,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">17. </w:t>
       </w:r>
       <w:r>
         <w:t>согласованным, если возражения относительно местоположения границ или частей границ земельного участка не представлены заинтересованными лицами, указанными в части 3 статьи 39 настоящего Федерального закона, а также в случае, если местоположение таких границ или частей границ установлено на основании вступившего в законную силу судебного акта, в том числе в связи с рассмотрением земельного спора о местоположении границ земельного участка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">17. </w:t>
       </w:r>
       <w:r>
         <w:t>спорным, если возражения относительно местоположения границ или частей границ земельного участка представлены заинтересованными лицами, указанными в части 3 статьи 39 настоящего Федерального закона, за исключением случаев, если земельный спор о местоположении границ земельного участка был разрешен в судебном порядке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 4211. Особенности выполнения комплексных кадастровых работ, финансируемых за счет внебюджетных средств</w:t>
+        <w:t>Статья 42.11. Особенности выполнения комплексных кадастровых работ, финансируемых за счет внебюджетных средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Комплексные кадастровые работы, финансируемые за счет внебюджетных средств, могут быть выполнены независимо от кадастрового деления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Комплексные кадастровые работы в границах определенных в соответствии с частью 1 настоящей статьи территорий выполняются в отношении всех объектов недвижимости, соответствующих указанным в части 1 статьи 421 настоящего Федерального закона требованиям. До заключения договора подряда на выполнение комплексных кадастровых работ за счет внебюджетных средств заказчики таких работ направляют в уполномоченный орган местного самоуправления муниципального района, муниципального округа или городского округа, в границах которого расположена территория комплексных кадастровых работ, и в уполномоченный исполнительный орган государственной власти субъекта Российской Федерации запрос о предоставлении информации о планировании указанными органами выполнения таких работ за счет бюджетных средств. Указанные органы в срок не более чем десять рабочих дней со дня получения данного запроса направляют информацию о планировании выполнения комплексных кадастровых работ за счет бюджетных средств на территории, указанной в данном запросе, с указанием периода (срока) выполнения таких работ либо об отсутствии запланированного выполнения комплексных кадастровых работ за счет бюджетных средств применительно к соответствующей территории</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6245,51 +6245,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>направления извещения о начале выполнения комплексных кадастровых работ в исполнительный орган государственной власти субъекта Российской Федерации, на территории которого выполняются комплексные кадастровые работы, для размещения на его официальном сайте в информационно-телекоммуникационной сети "Интернет" и для опубликования в печатном средстве массовой информации и сетевом издании, в которых осуществляется обнародование (официальное опубликование) правовых актов органов государственной власти субъекта Российской Федерации, иной официальной информации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>направления извещения о начале выполнения комплексных кадастровых работ в орган регистрации прав для размещения на его официальном сайте в информационно-телекоммуникационной сети "Интернет" и отображения сведений о территории выполнения комплексных кадастровых работ на кадастровых картах, в том числе публичных кадастровых картах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 4212. Особенности выполнения комплексных кадастровых работ федерального значения</w:t>
+        <w:t>Статья 42.12. Особенности выполнения комплексных кадастровых работ федерального значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Комплексные кадастровые работы федерального значения выполняются на основании соглашения о предоставлении публично-правовой компании субсидии на указанные цели, заключенного между федеральным органом исполнительной власти, предоставляющим такую субсидию и являющимся получателем средств федерального бюджета, и публично-правовой компанией, являющейся получателем средств федерального бюджета (далее - соглашение)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Соглашение содержит в том числе перечень кадастровых кварталов, на территориях которых предусматривается выполнение комплексных кадастровых работ федерального значения, с указанием наименований субъектов Российской Федерации и муниципальных образований, в границах которых такие кадастровые кварталы расположены. Перечень таких кадастровых кварталов подготавливается федеральным органом исполнительной власти, указанным в пункте 1 части 11 статьи 422 настоящего Федерального закона, на основании предложений (заявок) органов государственной власти субъектов Российской Федерации и предложений публично-правовой компании. Порядок и критерии определения перечня кадастровых кварталов, на территориях которых предусматривается выполнение комплексных кадастровых работ федерального значения, устанавливаются Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>