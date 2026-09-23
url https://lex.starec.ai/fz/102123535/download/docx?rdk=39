--- v0 (2026-05-23)
+++ v1 (2026-09-23)
@@ -4861,51 +4861,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>иные условия, в отношении которых по заявлению одной из сторон должно быть достигнуто соглашение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Особенности осуществления единым институтом развития комплексного развития незастроенной территории</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1610. Особенности осуществления единым институтом развития комплексного развития незастроенной территории</w:t>
+        <w:t>Статья 16.10. Особенности осуществления единым институтом развития комплексного развития незастроенной территории</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Комплексное развитие незастроенной территории осуществляется единым институтом развития в соответствии с законодательством о градостроительной деятельности с учетом особенностей, предусмотренных настоящей статьей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В целях принятия решения, предусмотренного пунктом 6 части 1 статьи 12 настоящего Федерального закона, в границы комплексного развития незастроенной территории могут включаться земельные участки (в том числе с расположенными на них объектами капитального строительства), находящиеся в федеральной собственности, земельные участки, государственная собственность на которые не разграничена, а также земельные участки, предусмотренные пунктами 1 - 5 части 8 статьи 11 настоящего Федерального закона. В этом случае предложения единого института развития должны содержать указание на необходимость совершения действий, указанных в пунктах 1 - 5 части 8 статьи 11 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>