--- v0 (2026-05-23)
+++ v1 (2026-09-27)
@@ -6365,62 +6365,62 @@
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>часть 1 после слов "платных автомобильных дорог" дополнить словами "или автомобильных дорог, содержащих платные участки,"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>обязательства концедента по компенсации концессионеру расходов, связанных со строительством, с реконструкцией платной автомобильной дороги или автомобильной дороги, содержащей платные участки, с капитальным ремонтом, ремонтом и содержанием платной автомобильной дороги или платного участка автомобильной дороги, в случае, если получателем доходов от использования платной автомобильной дороги или платного участка автомобильной дороги является концедент, а также порядок выплаты указанной компенсации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:t>часть 2 изложить в следующей редакции: "2. Концессионное соглашение в отношении платной автомобильной дороги или автомобильной дороги, содержащей платные участки, наряду с установленными законодательством Российской Федерации о концессионных соглашениях существенными условиями должно содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
         <w:t>порядок и условия взаимодействия концессионера с органом или организацией, которым передается осуществление части полномочий и функций концедента</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t>часть 2 изложить в следующей редакции: "2. Концессионное соглашение в отношении платной автомобильной дороги или автомобильной дороги, содержащей платные участки, наряду с установленными законодательством Российской Федерации о концессионных соглашениях существенными условиями должно содержать:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>основания и порядок расторжения концессионного соглашения и определение объема обязательств концедента по компенсации расходов и возмещению убытков концессионера в связи с досрочным расторжением концессионного соглашения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>ответственность сторон за неисполнение или ненадлежащее исполнение обязательств по концессионному соглашению</w:t>
       </w:r>
     </w:p>
     <w:p>