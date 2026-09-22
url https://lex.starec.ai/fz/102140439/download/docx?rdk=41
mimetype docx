--- v0 (2026-05-23)
+++ v1 (2026-09-22)
@@ -6158,51 +6158,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>размещение (в том числе на официальном сайте в информационно-телекоммуникационной сети "Интернет") обобщенной информации о несоблюдении значений параметров качества теплоснабжения и (или) параметров, отражающих допустимые перерывы в теплоснабжении, в соответствии с утвержденными Правительством Российской Федерации стандартами раскрытия информации теплоснабжающими организациями, теплосетевыми организациями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>снижение размера платы за поставляемую потребителю тепловую энергию (мощность) при несоблюдении установленных сторонами договора значений параметров качества теплоснабжения и (или) параметров, отражающих допустимые перерывы в теплоснабжении, в соответствии с правилами организации теплоснабжения, утвержденными Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2310. Подключение (технологическое присоединение) к системе теплоснабжения в ценовых зонах теплоснабжения</w:t>
+        <w:t>Статья 23.10. Подключение (технологическое присоединение) к системе теплоснабжения в ценовых зонах теплоснабжения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В течение переходного периода в ценовых зонах теплоснабжения подключение (технологическое присоединение) осуществляется в соответствии со статьей 14 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>После окончания переходного периода при подключении (технологическом присоединении) теплопотребляющих установок, источников тепловой энергии, тепловых сетей к системе теплоснабжения в ценовых зонах теплоснабжения положения частей 1 - 7, 16 статьи 14 настоящего Федерального закона не применяются, а положения частей 8 - 12 статьи 14 настоящего Федерального закона применяются в случае, если стороны договора на подключение (технологическое присоединение) не достигли соглашения о размере платы за подключение (технологическое присоединение) к системе теплоснабжения. Подключение (технологическое присоединение) теплопотребляющих установок, источников тепловой энергии, тепловых сетей к системе теплоснабжения, в том числе застройщиков, осуществляется в соответствии с частями 3 - 7 настоящей статьи и особенностями подключения в ценовых зонах теплоснабжения, определяемыми правилами подключения (технологического присоединения) к системам теплоснабжения, утвержденными Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6232,51 +6232,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>По соглашению сторон, а также в случаях, определенных Правительством Российской Федерации, договор на подключение (технологическое присоединение) включает в себя обязательства сторон по заключению в последующем договора теплоснабжения с указанием существенных условий такого договора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Не допускается отказ заявителю, в том числе застройщику, в подключении (технологическом присоединении) теплопотребляющих установок, находящихся в пределах расстояния от устройств тепловой сети, к которой осуществляется (планируется) подключение (технологическое присоединение), определенного правилами подключения (технологического присоединения) к системе теплоснабжения, утвержденными Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2311. Особенности распределения тепловой нагрузки, управления системами теплоснабжения и проверки готовности к отопительному периоду в ценовых зонах теплоснабжения</w:t>
+        <w:t>Статья 23.11. Особенности распределения тепловой нагрузки, управления системами теплоснабжения и проверки готовности к отопительному периоду в ценовых зонах теплоснабжения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Распределение тепловой нагрузки потребителей тепловой энергии в системе теплоснабжения между источниками тепловой энергии, включенными в схему теплоснабжения и поставляющими тепловую энергию в этой системе теплоснабжения, осуществляется единой теплоснабжающей организацией исходя из принципа минимизации расходов на производство тепловой энергии (мощности) источниками тепловой энергии с учетом потерь тепловой энергии, теплоносителя, а также технологических и иных ограничений при ее передаче и с учетом принципа приоритетного использования комбинированной выработки электрической и тепловой энергии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок действий единой теплоснабжающей организации и теплоснабжающих организаций, владеющих на праве собственности и (или) ином законном основании источниками тепловой энергии, при распределении тепловой нагрузки осуществляется в соответствии со стандартами взаимодействия единой теплоснабжающей организации с теплоснабжающими организациями, владеющими на праве собственности и (или) ином законном основании источниками тепловой энергии, разрабатываемыми в соответствии с требованиями, определяемыми правилами организации теплоснабжения, утвержденными Правительством Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6284,51 +6284,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Положения частей 1 - 4 статьи 18 настоящего Федерального закона не применяются к отношениям в сфере теплоснабжения, возникающим в ценовых зонах теплоснабжения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>После окончания переходного периода в ценовых зонах теплоснабжения проверка готовности теплоснабжающих организаций, теплосетевых организаций и потребителей тепловой энергии к отопительному периоду осуществляется в порядке, установленном статьей 20 настоящего Федерального закона, органами местного самоуправления совместно с единой теплоснабжающей организацией, определенной в соответствующей системе теплоснабжения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2312. Особенности вывода источников тепловой энергии, тепловых сетей в ремонт и из эксплуатации в ценовых зонах теплоснабжения</w:t>
+        <w:t>Статья 23.12. Особенности вывода источников тепловой энергии, тепловых сетей в ремонт и из эксплуатации в ценовых зонах теплоснабжения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>К отношениям, связанным с выводом источников тепловой энергии, тепловых сетей в ремонт и из эксплуатации в ценовых зонах теплоснабжения, положения части 1 статьи 21 настоящего Федерального закона не применяются, а положения частей 4, 5, 6 статьи 21 настоящего Федерального закона применяются с учетом особенностей, предусмотренных частями 2, 4 и 7 настоящей статьи. В ценовых зонах теплоснабжения собственники или иные законные владельцы источников тепловой энергии, тепловых сетей обязаны осуществлять вывод указанных объектов в ремонт и из эксплуатации по согласованию: (В редакции Федерального закона от 26.02.2024 № 34-ФЗ) 1) до окончания переходного периода с органами местного самоуправления;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Собственники или иные законные владельцы источников тепловой энергии, тепловых сетей, планирующие вывод их из эксплуатации, уведомляют в порядке и сроки, которые указаны в части 4 статьи 21 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6424,51 +6424,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>тепловых сетей, осуществляются по ценам, определенным в соответствии с частью 5 статьи 234 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>источников тепловой энергии, осуществляются по цене, равной ставке за тепловую энергию двухставочного тарифа, установленной органом регулирования для соответствующей теплоснабжающей организации и действующей на дату окончания переходного периода с учетом ее индексации, или равной величине расходов на топливо, отнесенных на одну гигакалорию тепловой энергии, отпускаемой в виде пара и (или) воды от источника (источников) тепловой энергии, и учтенных в одноставочном тарифе, установленном органом регулирования для соответствующей теплоснабжающей организации и действующем на дату окончания переходного периода с учетом ее индексации. Индексация указанных ставки или величины осуществляется в соответствии с правилами регулирования цен (тарифов) в сфере теплоснабжения, утвержденными Правительством Российской Федерации, исполнительным органом субъекта Российской Федерации в области государственного регулирования цен (тарифов) за период с 1 января года, следующего за годом окончания периода, на который был установлен тариф, до 1 января года, в котором возникли разногласия, в соответствии с изменением цен на соответствующей территории на преобладающий вид топлива, учтенный при определении указанных ставки или величины, за каждый прошедший календарный год по официальным данным федерального органа исполнительной власти, осуществляющего функции по формированию официальной статистической информации о социальных, экономических, демографических, экологических и других общественных процессах в Российской Федерации, за календарный год, в котором возникли разногласия. (В редакции федеральных законов от 29.07.2018 № 272-ФЗ, от 08.08.2024 № 232-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2313. Особенности организации развития систем теплоснабжения поселений, муниципальных округов, городских округов и разработки и утверждения схем теплоснабжения в ценовых зонах теплоснабжения</w:t>
+        <w:t>Статья 23.13. Особенности организации развития систем теплоснабжения поселений, муниципальных округов, городских округов и разработки и утверждения схем теплоснабжения в ценовых зонах теплоснабжения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Наименование в редакции Федерального закона от 26.02.2024 № 34-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Развитие систем теплоснабжения поселений, муниципальных округов, городских округов, отнесенных к ценовым зонам теплоснабжения, осуществляется в соответствии со статьей 23 настоящего Федерального закона и с особенностями, установленными настоящей статьей. При этом положения пунктов 2 и 3 части 3 статьи 23 настоящего Федерального закона не применяются. (В редакции Федерального закона от 26.02.2024 № 34-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
@@ -6811,51 +6811,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">17. </w:t>
       </w:r>
       <w:r>
         <w:t>региональные особенности теплоснабжения, которые могут быть включены единой теплоснабжающей организацией в стандарты качества обслуживания потребителей тепловой энергии и стандарты взаимодействия единой теплоснабжающей организации с теплоснабжающими организациями, владеющими на праве собственности и (или) ином законном основании источниками тепловой энергии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">17. </w:t>
       </w:r>
       <w:r>
         <w:t>обязательства единой теплоснабжающей организации по поддержанию в исправном состоянии тепловых сетей, источников тепловой энергии в системе теплоснабжения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2314. Муниципальный контроль за исполнением единой теплоснабжающей организацией обязательств по строительству, реконструкции и (или) модернизации объектов теплоснабжения</w:t>
+        <w:t>Статья 23.14. Муниципальный контроль за исполнением единой теплоснабжающей организацией обязательств по строительству, реконструкции и (или) модернизации объектов теплоснабжения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Муниципальный контроль за исполнением единой теплоснабжающей организацией обязательств по строительству, реконструкции и (или) модернизации объектов теплоснабжения осуществляется уполномоченными органами местного самоуправления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Предметом муниципального контроля за исполнением единой теплоснабжающей организацией обязательств по строительству, реконструкции и (или) модернизации объектов теплоснабжения является соблюдение единой теплоснабжающей организацией в процессе реализации мероприятий по строительству, реконструкции и (или) модернизации объектов теплоснабжения, необходимых для развития, обеспечения надежности и энергетической эффективности системы теплоснабжения и определенных для нее в схеме теплоснабжения, требований настоящего Федерального закона и принятых в соответствии с ним иных нормативных правовых актов, в том числе соответствие таких реализуемых мероприятий схеме теплоснабжения</w:t>
       </w:r>
     </w:p>
     <w:p>