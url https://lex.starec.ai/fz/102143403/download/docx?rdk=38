--- v0 (2026-05-23)
+++ v1 (2026-09-25)
@@ -1796,51 +1796,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Статья утратила силу - Федеральный закон от 24.02.2021 № 20-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 322</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Статья утратила силу - Федеральный закон от 24.02.2021 № 20-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 3221</w:t>
+        <w:t>Статья 322.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(Дополнение статьей - Федеральный закон от 28.12.2017 № 436-ФЗ) (Утратила силу - Федеральный закон от 24.02.2021 № 20-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Статья 323. Переходные положения в отношении материально-технического обеспечения и социальных гарантий должностных лиц таможенных органов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Должностные лица таможенных органов обеспечиваются форменной одеждой. Форма указанной одежды, порядок ее выдачи, знаки различия и нормы снабжения вещевым довольствием должностных лиц таможенных органов устанавливаются Правительством Российской Федерации. Порядок ношения форменной одежды устанавливается федеральным органом исполнительной власти, уполномоченным в области таможенного дела</w:t>
       </w:r>