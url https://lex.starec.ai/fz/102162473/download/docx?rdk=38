--- v0 (2026-05-23)
+++ v1 (2026-09-25)
@@ -4699,100 +4699,100 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>описание признаков нарушения законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>перечень действий, направленных на устранение признаков нарушения законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1510. Обязанность контролирующего органа по соблюдению охраняемой законом тайны и обеспечению конфиденциальности персональных данных</w:t>
+        <w:t>Статья 15.10. Обязанность контролирующего органа по соблюдению охраняемой законом тайны и обеспечению конфиденциальности персональных данных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Информация, содержащая сведения, составляющие государственную, налоговую, банковскую, служебную, коммерческую и иную охраняемую законом тайну, а также персональные данные, полученная контролирующим органом при осуществлении своих полномочий, не подлежит разглашению, за исключением случаев, предусмотренных федеральными законами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>За разглашение сведений, составляющих государственную, налоговую, банковскую, служебную, коммерческую и иную охраняемую законом тайну, а также персональных данных работники контролирующего органа несут гражданско-правовую, административную и уголовную ответственность</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Вред, причиненный юридическому или физическому лицу в результате разглашения контролирующим органом либо его должностными лицами указанных в настоящей статье сведений, подлежит возмещению за счет казны Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Рассмотрение дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1511. Возбуждение и рассмотрение дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
+        <w:t>Статья 15.11. Возбуждение и рассмотрение дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Контролирующий орган при выявлении признаков нарушения части 3 статьи 8 настоящего Федерального закона возбуждает и рассматривает дела о нарушении законодательства в сфере государственного оборонного заказа, принимает по результатам их рассмотрения решения и выдает предписания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Основаниями для возбуждения дела о нарушении законодательства в сфере государственного оборонного заказа являются</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4866,51 +4866,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>сообщения в средствах массовой информации, указывающие на признаки нарушения законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>результаты проверки, при проведении которой выявлены признаки нарушения законодательства в сфере государственного оборонного заказа государственным заказчиком, головным исполнителем, исполнителем</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1512. Комиссия по рассмотрению дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
+        <w:t>Статья 15.12. Комиссия по рассмотрению дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Для рассмотрения дела о нарушении законодательства в сфере государственного оборонного заказа контролирующий орган в порядке, установленном настоящим Федеральным законом, создает комиссию по рассмотрению дела о нарушении законодательства в сфере государственного оборонного заказа (далее - комиссия). Комиссия выступает от имени контролирующего органа. Председатель комиссии и ее состав утверждаются руководителем контролирующего органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Комиссия состоит из должностных лиц контролирующего органа. Председателем комиссии может быть руководитель контролирующего органа, его заместитель или руководитель структурного подразделения этого органа. Количество членов комиссии не должно быть менее чем три человека. Замена члена комиссии осуществляется на основании мотивированного решения контролирующего органа</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4929,51 +4929,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае отсутствия кворума для рассмотрения дела о нарушении законодательства в сфере государственного оборонного заказа присутствующие на заседании члены комиссии принимают решение об отложении рассмотрения этого дела и о назначении новой даты его рассмотрения, которое оформляется определением</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Вопросы, возникающие в ходе рассмотрения комиссией дела о нарушении законодательства в сфере государственного оборонного заказа, решаются членами комиссии большинством голосов. При равенстве голосов голос председателя комиссии является решающим. Члены комиссии не вправе воздерживаться от голосования. Председатель комиссии голосует последним</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1513. Акты, процессуальные документы, принимаемые комиссией</w:t>
+        <w:t>Статья 15.13. Акты, процессуальные документы, принимаемые комиссией</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Комиссия принимает решения, выдает предписания, выносит определения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>По окончании рассмотрения дела о нарушении законодательства в сфере государственного оборонного заказа комиссия на своем заседании принимает решение. Решение комиссии оформляется в виде документа, подписывается председателем комиссии и всеми членами комиссии, присутствовавшими на заседании. Член комиссии, несогласный с ее решением, обязан подписать принимаемый комиссией акт. При этом он вправе изложить в письменной форме особое мнение, которое приобщается к материалам дела в запечатанном конверте и не оглашается. Решение комиссии должно быть изготовлено в одном экземпляре и приобщено к материалам дела</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5047,64 +5047,64 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>выводы о наличии или об отсутствии оснований для выдачи предписания, а также перечень действий, включаемых в предписание и подлежащих выполнению</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>выводы о наличии или об отсутствии оснований для принятия других мер по пресечению и (или) устранению последствий нарушения законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1514. Сроки давности рассмотрения дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
+        <w:t>Статья 15.14. Сроки давности рассмотрения дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Дело о нарушении законодательства в сфере государственного оборонного заказа не может быть возбуждено, а возбужденное дело подлежит прекращению по истечении трех лет со дня совершения нарушения. При длящемся нарушении законодательства в сфере государственного оборонного заказа срок давности исчисляется со дня окончания нарушения или его обнаружения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1515. Лица, участвующие в деле о нарушении законодательства в сфере государственного оборонного заказа</w:t>
+        <w:t>Статья 15.15. Лица, участвующие в деле о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Лицами, участвующими в деле о нарушении законодательства в сфере государственного оборонного заказа, являются</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>При рассмотрении дела о нарушении законодательства в сфере государственного оборонного заказа лица, участвующие в деле, вправе осуществлять свои права и обязанности самостоятельно или через представителя</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5134,81 +5134,81 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>государственный заказчик, осуществляющий размещение заказа, отношения в рамках которого являются предметом рассмотрения дела о нарушении законодательства в сфере государственного оборонного заказа; (В редакции Федерального закона от 30.04.2021 № 132-ФЗ) 2) ответчик по делу - лицо, в отношении которого подано заявление, направлены материалы или в действиях (бездействии) которого контролирующим органом обнаружены признаки нарушения законодательства в сфере государственного оборонного заказа. Указанные лица признаются ответчиками по делу о нарушении законодательства в сфере государственного оборонного заказа с момента возбуждения дела</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>заинтересованные лица - лица, чьи права и законные интересы затрагиваются в связи с рассмотрением дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1516. Права и обязанности лиц, участвующих в деле о нарушении законодательства в сфере государственного оборонного заказа</w:t>
+        <w:t>Статья 15.16. Права и обязанности лиц, участвующих в деле о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>С момента возбуждения дела о нарушении законодательства в сфере государственного оборонного заказа лица, участвующие в деле, имеют право знакомиться с материалами дела, делать выписки из них, представлять доказательства и знакомиться с доказательствами, задавать вопросы другим лицам, участвующим в деле, заявлять ходатайства, давать комиссии пояснения в письменной или устной форме, приводить свои доводы по всем возникающим в ходе рассмотрения дела вопросам, знакомиться с ходатайствами других лиц, участвующих в деле, возражать против ходатайств и доводов других лиц, участвующих в деле</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>При рассмотрении дела лица, участвующие в деле, имеют право с предварительного разрешения председателя комиссии фиксировать в письменной форме, а также с использованием средств аудиозаписи ход рассмотрения дела. В случае, если при рассмотрении дела оглашается информация, содержащая сведения, составляющие государственную, коммерческую, служебную, налоговую и иную охраняемую законом тайну, председатель комиссии вправе принять решение о запрете лицам, участвующим в деле, вести аудиозапись рассмотрения дела. В случае, если при рассмотрении дела оглашаются сведения, составляющие государственную тайну, фиксация хода рассмотрения дела осуществляется с соблюдением требований законодательства Российской Федерации о государственной тайне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1517. Рассмотрение заявления, материалов и возбуждение дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
+        <w:t>Статья 15.17. Рассмотрение заявления, материалов и возбуждение дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заявление подается в письменной форме в контролирующий орган и должно содержать</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>К заявлению прилагаются документы, свидетельствующие о признаках нарушения законодательства в сфере государственного оборонного заказа (далее - документы). В случае невозможности представления документов указываются причина их непредставления и предполагаемые лицо или орган, у которых документы могут быть получены</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5458,51 +5458,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>по факту, явившемуся основанием для обращения с заявлением, направления материалов, истекли сроки давности, предусмотренные статьей 1514 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>отсутствие нарушения законодательства в сфере государственного оборонного заказа в действиях (бездействии) лица, в отношении которого подано заявление, направлены материалы, установлено вступившим в законную силу решением суда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1518. Рассмотрение дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
+        <w:t>Статья 15.18. Рассмотрение дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Дело о нарушении законодательства в сфере государственного оборонного заказа рассматривается комиссией в срок, не превышающий девяноста календарных дней со дня вынесения определения о назначении дела к рассмотрению. В случае необходимости получения дополнительной информации, а также в иных случаях, предусмотренных настоящей главой, срок рассмотрения дела может быть продлен комиссией, но не более чем на сто восемьдесят календарных дней. О продлении срока рассмотрения дела комиссия выносит определение, копии которого направляются лицам, участвующим в деле</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Дело о нарушении законодательства в сфере государственного оборонного заказа рассматривается на заседании комиссии. Лица, участвующие в деле, должны быть извещены о времени и месте его рассмотрения. В случае неявки на заседание комиссии лиц, участвующих в деле и надлежащим образом извещенных о времени и месте его рассмотрения, комиссия вправе рассмотреть дело в их отсутствие. В ходе рассмотрения дела ведется протокол, который подписывается председателем комиссии. Комиссия вправе вести стенографическую запись или аудиозапись своего заседания. В этом случае в протоколе делается отметка об использовании технических средств записи заседания комиссии</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5686,81 +5686,81 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>заслушиваются лица, располагающие сведениями об обстоятельствах рассматриваемого дела</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>по ходатайству лиц, участвующих в деле, или по инициативе комиссии обсуждаются вопросы об основаниях и о необходимости объявления перерыва в заседании, об отложении, о приостановлении рассмотрения дела</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1519. Перерыв в заседании комиссии</w:t>
+        <w:t>Статья 15.19. Перерыв в заседании комиссии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Комиссия по ходатайству лица, участвующего в деле о нарушении законодательства в сфере государственного оборонного заказа, либо по собственной инициативе вправе объявить перерыв в заседании комиссии на срок, не превышающий семи дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>После перерыва в заседании комиссии рассмотрение дела о нарушении законодательства в сфере государственного оборонного заказа продолжается с того момента, на котором оно было прервано. Повторное рассмотрение доказательств, исследованных до перерыва в заседании комиссии, не производится</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1520. Отложение и приостановление рассмотрения дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
+        <w:t>Статья 15.20. Отложение и приостановление рассмотрения дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Комиссия вправе отложить рассмотрение дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Комиссия обязана отложить рассмотрение дела о нарушении законодательства в сфере государственного оборонного заказа в случае, если в качестве ответчика по делу привлекается лицо, ранее участвовавшее в данном деле в ином статусе. (В редакции Федерального закона от 30.04.2021 № 132-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5867,92 +5867,92 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>рассмотрения контролирующим органом, судом, органами предварительного следствия другого дела, имеющего значение для рассмотрения дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>проведения экспертизы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1521. Объединение или выделение дел о нарушении законодательства в сфере государственного оборонного заказа</w:t>
+        <w:t>Статья 15.21. Объединение или выделение дел о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В целях полного, всестороннего и объективного рассмотрения дела о нарушении законодательства в сфере государственного оборонного заказа контролирующий орган по ходатайству лиц, участвующих в деле, либо по собственной инициативе в порядке, установленном этим органом, вправе объединить в одно производство два и более дела о нарушении законодательства в сфере государственного оборонного заказа, а также выделить одно или несколько дел в отдельное производство</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Об объединении дел в одно производство или о выделении дела в отдельное производство комиссия выносит определение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Состав комиссии по рассмотрению объединенных в одно производство или выделенных в отдельное производство дел о нарушении законодательства в сфере государственного оборонного заказа определяется приказом контролирующего органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1522. Прекращение рассмотрения дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
+        <w:t>Статья 15.22. Прекращение рассмотрения дела о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Комиссия прекращает рассмотрение дела о нарушении законодательства в сфере государственного оборонного заказа в случае</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение о прекращении рассмотрения дела о нарушении законодательства в сфере государственного оборонного заказа принимается комиссией в соответствии со статьей 1512 настоящего Федерального закона. В случае, если рассмотрение дела прекращается в соответствии с пунктами 1 и 6 части 1 настоящей статьи, резолютивная часть решения о прекращении рассмотрения дела должна содержать сведения об установлении факта нарушения ответчиком (ответчиками) законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6015,51 +6015,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>наличия вступившего в силу решения контролирующего органа об установлении факта нарушения законодательства в сфере государственного оборонного заказа в действиях (бездействии) ответчика по делу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>истечения сроков давности, предусмотренных статьей 1514 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1523. Принятие комиссией решения по делу о нарушении законодательства в сфере государственного оборонного заказа</w:t>
+        <w:t>Статья 15.23. Принятие комиссией решения по делу о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>При принятии решения по делу о нарушении законодательства в сфере государственного оборонного заказа комиссия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Резолютивная часть решения по делу о нарушении законодательства в сфере государственного оборонного заказа подлежит оглашению по окончании рассмотрения дела, должна быть подписана всеми членами комиссии, участвовавшими в принятии решения, и приобщена к делу. Решение должно быть изготовлено в полном объеме в течение десяти рабочих дней со дня оглашения резолютивной части решения. Копии решения незамедлительно направляются или вручаются лицам, участвующим в деле. Дата изготовления решения в полном объеме считается датой его принятия</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6100,81 +6100,81 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>устанавливает права и обязанности лиц, участвующих в деле</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>разрешает вопросы о выдаче и содержании предписаний, а также о необходимости осуществления других действий, направленных на устранение и (или) предотвращение нарушения законодательства в сфере государственного оборонного заказа, в том числе о направлении материалов в правоохранительные органы, об обращении в суд, о направлении предложений и рекомендаций в государственные органы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1524. Предписание по делу о нарушении законодательства в сфере государственного оборонного заказа</w:t>
+        <w:t>Статья 15.24. Предписание по делу о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>По результатам рассмотрения дела о нарушении законодательства в сфере государственного оборонного заказа на основании решения по делу комиссия выдает ответчику по делу предписание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Предписание по делу о нарушении законодательства в сфере государственного оборонного заказа изготавливается одновременно с решением. Копия предписания незамедлительно направляется или вручается лицу, которому надлежит исполнить предписание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1525. Исполнение предписания по делу о нарушении законодательства в сфере государственного оборонного заказа. Последствия неисполнения предписания по делу о нарушении законодательства в сфере государственного оборонного заказа</w:t>
+        <w:t>Статья 15.25. Исполнение предписания по делу о нарушении законодательства в сфере государственного оборонного заказа. Последствия неисполнения предписания по делу о нарушении законодательства в сфере государственного оборонного заказа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Предписание по делу о нарушении законодательства в сфере государственного оборонного заказа подлежит исполнению в срок, установленный в предписании. Контроль за исполнением предписания осуществляет контролирующий орган</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Неисполнение в срок предписания по делу о нарушении законодательства в сфере государственного оборонного заказа влечет за собой административную ответственность</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6204,92 +6204,92 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>При вынесении определения о продлении срока исполнения предписания по делу о нарушении законодательства в сфере государственного оборонного заказа указанный срок может быть продлен не более чем на сто восемьдесят календарных дней. Определение о продлении срока исполнения предписания или об отказе в его продлении подписывается председателем и членами комиссии и в течение десяти рабочих дней со дня получения ходатайства направляется ответчику (ответчикам) по делу по почте заказным письмом с уведомлением о вручении либо вручается ответчику (ответчикам) или его представителю под роспись. (В редакции Федерального закона от 30.04.2021 № 132-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>(Часть утратила силу - Федеральный закон от 30.04.2021 № 132-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1526. Разъяснение решения и (или) выданного на его основании предписания по делу о нарушении законодательства в сфере государственного оборонного заказа. Исправление описки, опечатки и арифметической ошибки</w:t>
+        <w:t>Статья 15.26. Разъяснение решения и (или) выданного на его основании предписания по делу о нарушении законодательства в сфере государственного оборонного заказа. Исправление описки, опечатки и арифметической ошибки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Комиссия, принявшая решение и (или) выдавшая на его основании предписание по делу о нарушении законодательства в сфере государственного оборонного заказа, по заявлению лица, участвующего в деле, либо по собственной инициативе вправе дать разъяснение указанных решения и (или) предписания без изменения их содержания, а также исправить допущенные в решении и (или) предписании описку, опечатку или арифметическую ошибку</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>По вопросам разъяснения решения и (или) выданного на его основании предписания по делу о нарушении законодательства в сфере государственного оборонного заказа, исправления описки, опечатки или арифметической ошибки комиссия выносит определение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Комиссия направляет определение по вопросу разъяснения решения и (или) выданного на его основании предписания по делу о нарушении законодательства в сфере государственного оборонного заказа, исправления описки, опечатки или арифметической ошибки лицам, участвующим в деле, в течение трех рабочих дней со дня изготовления определения, но не позднее пятнадцати рабочих дней со дня поступления заявления, указанного в части 1 настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1527. Пересмотр решения и (или) выданного на его основании предписания по делу о нарушении законодательства в сфере государственного оборонного заказа по новым и (или) вновь открывшимся обстоятельствам</w:t>
+        <w:t>Статья 15.27. Пересмотр решения и (или) выданного на его основании предписания по делу о нарушении законодательства в сфере государственного оборонного заказа по новым и (или) вновь открывшимся обстоятельствам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение и (или) выданное на его основании предписание по делу о нарушении законодательства в сфере государственного оборонного заказа могут быть пересмотрены по новым и (или) вновь открывшимся обстоятельствам комиссией, принявшей такое решение и (или) выдавшей такое предписание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Основаниями для пересмотра решения и (или) выданного на его основании предписания по делу о нарушении законодательства в сфере государственного оборонного заказа по новым и (или) вновь открывшимся обстоятельствам являются</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6440,89 +6440,89 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>об удовлетворении заявления и о пересмотре принятого решения и (или) выданного на его основании предписания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>об отказе в удовлетворении заявления о пересмотре принятого решения и (или) выданного на его основании предписания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1528. Порядок обжалования решений и предписаний контролирующего органа</w:t>
+        <w:t>Статья 15.28. Порядок обжалования решений и предписаний контролирующего органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение и (или) выданное на его основании предписание контролирующего органа по делу о нарушении законодательства в сфере государственного оборонного заказа могут быть обжалованы в арбитражный суд в течение девяноста календарных дней со дня принятия решения или выдачи предписания. Дела об обжаловании решений и (или) предписаний контролирующего органа подсудны арбитражному суду. (В редакции Федерального закона от 28.11.2018 № 451-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Обжалование предписания не исключает обязанность его исполнения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Особенности применения настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1529. Особенности применения отдельных положений настоящего Федерального закона</w:t>
+        <w:t>Статья 15.29. Особенности применения отдельных положений настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Положения настоящего Федерального закона, касающиеся включения в государственный контракт, контракт условия об осуществлении расчетов с использованием отдельного счета, открытого в уполномоченном банке, соблюдения режима использования отдельного счета, порядка взаимодействия головного исполнителя, исполнителя с уполномоченным банком, и иные положения настоящего Федерального закона, регулирующие вопросы банковского сопровождения, применяются только в отношении государственных контрактов, заключенных федеральным органом в области обороны, а также государственных контрактов, которые заключены иными государственными заказчиками и при исполнении которых не осуществляется казначейское сопровождение. (В редакции Федерального закона от 05.04.2021 № 66-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Положения частей 1, 2 и 4 статьи 61, пунктов 5 - 7 и 17 статьи 7, глав 31 и 33, пункта 1 статьи 151 настоящего Федерального закона и части 1 настоящей статьи не применяются в отношении государственных контрактов в сфере закупок товаров, работ, услуг в целях обеспечения органов внешней разведки Российской Федерации средствами разведывательной деятельности, в целях обеспечения органов федеральной службы безопасности средствами контрразведывательной деятельности, борьбы с терроризмом, а также в целях обеспечения Государственной корпорации по атомной энергии "Росатом" товарами, работами, услугами по разработке, испытаниям, производству, разборке и утилизации ядерных боеприпасов и ядерных зарядов, обеспечению их надежности и безопасности на всех стадиях жизненного цикла, поддержанию базовых и критических технологий на всех стадиях жизненного цикла ядерных боеприпасов, ядерных зарядов, в том числе обеспечению ядерной и радиационной безопасности, формированию государственного запаса специального сырья и делящихся материалов. (Дополнение частью - Федеральный закон от 05.04.2021 № 66-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>