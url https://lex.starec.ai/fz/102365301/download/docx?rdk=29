--- v0 (2026-05-23)
+++ v1 (2026-09-27)
@@ -3543,84 +3543,84 @@
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>о лице (лицах), которое непосредственно будет совершать операции, предусмотренные подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, за пределами земельного участка, предоставленного резиденту территории опережающего развития, с указанием:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>о месте нахождения производственных мощностей, с использованием которых будут совершаться операции, предусмотренные подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
+        <w:t>для юридических лиц - наименования организации, содержащего указание на ее организационно-правовую форму (сокращенного наименования, если такое сокращенное наименование предусмотрено учредительным документом юридического лица), основного государственного регистрационного номера (ОГРН), идентификационного номера налогоплательщика (ИНН) и кода причины постановки на учет в налоговом органе (КПП), присвоенных юридическому лицу в соответствии с законодательством Российской Федерации, места нахождения юридического лица (с указанием адреса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r>
         <w:t>о документах, на основании которых осуществляется передача вывозимых товаров лицу (лицам), которое будет непосредственно совершать операции, предусмотренные подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, в отношении вывозимых товаров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
-        <w:t>для юридических лиц - наименования организации, содержащего указание на ее организационно-правовую форму (сокращенного наименования, если такое сокращенное наименование предусмотрено учредительным документом юридического лица), основного государственного регистрационного номера (ОГРН), идентификационного номера налогоплательщика (ИНН) и кода причины постановки на учет в налоговом органе (КПП), присвоенных юридическому лицу в соответствии с законодательством Российской Федерации, места нахождения юридического лица (с указанием адреса)</w:t>
+        <w:t>о сроках совершения операций, предусмотренных подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, с учетом продолжительности производственного процесса и времени перевозки товаров от земельного участка, предоставленного резиденту территории опережающего развития, до места совершения таких операций и обратно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>для физических лиц - фамилии, имени, отчества (при наличии), места жительства или места пребывания физического лица, по которому постоянно проживает или зарегистрировано физическое лицо, идентификационного номера налогоплательщика (ИНН), основного государственного регистрационного номера индивидуального предпринимателя (ОГРНИП) и сведений о документе, удостоверяющем личность физического лица</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t>о сроках совершения операций, предусмотренных подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, с учетом продолжительности производственного процесса и времени перевозки товаров от земельного участка, предоставленного резиденту территории опережающего развития, до места совершения таких операций и обратно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>о предлагаемых способах идентификации вывозимых товаров в получаемых товарах при их последующем ввозе на земельный участок, предоставленный резиденту территории опережающего развития</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>о нормах расхода вывозимых товаров на единицу получаемых товаров или нормах выхода получаемых товаров. Для целей настоящей статьи под нормой расхода вывозимых товаров понимается количество вывозимых товаров, которые будут использованы при совершении операций, предусмотренных подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, для изготовления (получения) единицы полученных товаров. Для целей настоящей статьи под нормой выхода получаемых товаров понимается количество (процентное содержание) получаемых товаров, образовавшееся в результате совершения указанных операций</w:t>
       </w:r>
     </w:p>
     <w:p>