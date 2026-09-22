--- v0 (2026-05-23)
+++ v1 (2026-09-22)
@@ -578,51 +578,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>параграф 1 признать утратившим силу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>дополнить параграфом 11 следующего содержания: "§ 11. Реструктуризация долгов гражданина и реализация имущества гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2131. Регулирование отношений, связанных с банкротством граждан</w:t>
+        <w:t>Статья 213.1. Регулирование отношений, связанных с банкротством граждан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Отношения, связанные с банкротством граждан и не урегулированные настоящей главой, регулируются главами I - III1, VII, VIII, параграфом 7 главы IX и параграфом 2 главы XI настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Положения, предусмотренные настоящим параграфом, не применяются к отношениям, связанным с несостоятельностью (банкротством) крестьянских (фермерских) хозяйств</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -641,94 +641,94 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Имущество индивидуальных предпринимателей - должников или граждан, которые прекратили деятельность в качестве индивидуального предпринимателя, но денежные обязательства и (или) обязанность по уплате обязательных платежей которых возникли в результате осуществления ими предпринимательской деятельности, предназначенное для осуществления такими гражданами предпринимательской деятельности, подлежит продаже в порядке, установленном настоящим Федеральным законом в отношении продажи имущества юридических лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебные извещения и копии судебных актов по делу о банкротстве гражданина направляются арбитражным судом: гражданину; финансовому управляющему; представителю собрания кредиторов (при наличии у арбитражного суда информации о его избрании); каждому кредитору, требования которого включены в реестр требований кредиторов, если число таких кредиторов не превышает десяти; каждому кредитору, совокупный размер включенных в реестр требований которого составляет более чем триста тысяч рублей, а если число указанных кредиторов превышает десять, - каждому кредитору, совокупный размер включенных в реестр требований которого превышает десять процентов от общего числа требований, включенных в реестр; лицу, если вопросы, рассматриваемые в судебном заседании, или судебный акт затрагивают непосредственно его права и обязанности. Указанные правила также применяются при направлении копий жалоб и заявлений о пересмотре судебных актов по делу о банкротстве гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2132. Процедуры, применяемые в деле о банкротстве гражданина</w:t>
+        <w:t>Статья 213.2. Процедуры, применяемые в деле о банкротстве гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>При рассмотрении дела о банкротстве гражданина применяются реструктуризация долгов гражданина, реализация имущества гражданина, мировое соглашение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2133. Возбуждение производства по делу о банкротстве гражданина</w:t>
+        <w:t>Статья 213.3. Возбуждение производства по делу о банкротстве гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Правом на обращение в арбитражный суд с заявлением о признании гражданина банкротом обладают гражданин, конкурсный кредитор, уполномоченный орган</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Заявление о признании гражданина банкротом принимается арбитражным судом при условии, что требования к гражданину составляют не менее чем пятьсот тысяч рублей и указанные требования не исполнены в течение трех месяцев с даты, когда они должны быть исполнены, если иное не предусмотрено настоящим Федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2134. Заявление гражданина о признании его банкротом</w:t>
+        <w:t>Статья 213.4. Заявление гражданина о признании его банкротом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Гражданин обязан обратиться в арбитражный суд с заявлением о признании его банкротом в случае, если удовлетворение требований одного кредитора или нескольких кредиторов приводит к невозможности исполнения гражданином денежных обязательств и (или) обязанности по уплате обязательных платежей в полном объеме перед другими кредиторами и размер таких обязательств и обязанности в совокупности составляет не менее чем пятьсот тысяч рублей, не позднее тридцати рабочих дней со дня, когда он узнал или должен был узнать об этом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Гражданин вправе подать в арбитражный суд заявление о признании его банкротом в случае предвидения банкротства при наличии обстоятельств, очевидно свидетельствующих о том, что он не в состоянии исполнить денежные обязательства и (или) обязанность по уплате обязательных платежей в установленный срок, при этом гражданин отвечает признакам неплатежеспособности и (или) признакам недостаточности имущества</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -747,51 +747,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В заявлении о признании гражданина банкротом указываются наименование и адрес саморегулируемой организации, из числа членов которой должен быть утвержден финансовый управляющий. Денежные средства на выплату вознаграждения финансовому управляющему в размере, равном фиксированной сумме вознаграждения финансового управляющего за одну процедуру, применяемую в деле о банкротстве гражданина, вносятся в депозит арбитражного суда. По ходатайству гражданина арбитражный суд вправе предоставить гражданину отсрочку внесения средств на выплату вознаграждения финансовому управляющему сроком до даты судебного заседания по рассмотрению обоснованности заявления о признании гражданина банкротом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Гражданин вправе дать согласие на привлечение лиц, обеспечивающих исполнение возложенных на финансового управляющего обязанностей. В этом случае в заявлении о признании гражданина банкротом должен быть указан максимальный размер осуществляемых за счет гражданина расходов финансового управляющего на оплату услуг привлекаемых лиц. Сумма указанных расходов вносится гражданином в депозит арбитражного суда. По ходатайству гражданина арбитражный суд вправе предоставить гражданину отсрочку внесения этой суммы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2135. Заявление конкурсного кредитора или уполномоченного органа о признании гражданина банкротом</w:t>
+        <w:t>Статья 213.5. Заявление конкурсного кредитора или уполномоченного органа о признании гражданина банкротом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заявление о признании гражданина банкротом может быть подано конкурсным кредитором или уполномоченным органом при наличии решения суда, вступившего в законную силу и подтверждающего требования кредиторов по денежным обязательствам, за исключением случаев, указанных в пункте 2 настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Заявление о признании гражданина банкротом может быть подано конкурсным кредитором или уполномоченным органом при отсутствии указанного в пункте 1 настоящей статьи решения суда в отношении следующих требований: требования об уплате обязательных платежей; требования, основанные на совершенном нотариусом протесте векселя в неплатеже, неакцепте или недатировании акцепта; требования, подтвержденные исполнительной надписью нотариуса; требования, основанные на документах, представленных кредитором и устанавливающих денежные обязательства, которые гражданином признаются, но не исполняются; требования, основанные на нотариально удостоверенных сделках; требования, основанные на кредитных договорах с кредитными организациями; требования о взыскании алиментов на несовершеннолетних детей, не связанные с установлением отцовства, оспариванием отцовства (материнства) или необходимостью привлечения других заинтересованных лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -821,51 +821,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Конкурсный кредитор или уполномоченный орган вправе дать согласие на привлечение лиц, обеспечивающих исполнение обязанностей, возложенных на финансового управляющего. В этом случае в заявлении конкурсного кредитора или уполномоченного органа о признании гражданина банкротом должен быть указан максимальный размер расходов финансового управляющего на оплату за счет конкурсного кредитора или уполномоченного органа оказываемых такими лицами услуг. Сумма указанных расходов вносится конкурсным кредитором или уполномоченным органом в депозит арбитражного суда. Расходы конкурсного кредитора или уполномоченного органа не могут быть осуществлены гражданином</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Гражданин направляет в арбитражный суд отзыв на заявление о признании гражданина банкротом в порядке, предусмотренном статьей 47 настоящего Федерального закона. Наряду с документами, предусмотренными пунктом 2 статьи 47 настоящего Федерального закона, к отзыву на заявление о признании гражданина банкротом прилагаются: опись имущества гражданина с указанием места нахождения или хранения имущества, в том числе имущества, являющегося предметом залога, с указанием наименования или фамилии, имени и отчества залогодержателя. Форма представления данной описи утверждается регулирующим органом; сведения о полученных физическим лицом доходах за период, предшествующий дате подачи заявления о признании гражданина банкротом; выданная банком справка о наличии счетов, вкладов (депозитов) в банке и (или) об остатках денежных средств на счетах, во вкладах (депозитах), об остатках электронных денежных средств и о переводах электронных денежных средств, выписки по операциям на счетах, по вкладам (депозитам) граждан, в том числе индивидуальных предпринимателей, в банке, полученные не ранее чем за десять дней до направления отзыва на заявление о признании гражданина банкротом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2136. Особенности рассмотрения обоснованности заявления о признании гражданина банкротом</w:t>
+        <w:t>Статья 213.6. Особенности рассмотрения обоснованности заявления о признании гражданина банкротом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>По результатам рассмотрения обоснованности заявления о признании гражданина банкротом арбитражный суд выносит одно из следующих определений: о признании обоснованным указанного заявления и введении реструктуризации долгов гражданина; о признании необоснованным указанного заявления и об оставлении его без рассмотрения; о признании необоснованным указанного заявления и прекращении производства по делу о банкротстве гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Определение о признании обоснованным заявления конкурсного кредитора или уполномоченного органа о признании гражданина банкротом и введении реструктуризации его долгов выносится в случае, если указанное заявление соответствует требованиям, предусмотренным пунктом 2 статьи 2133 и статьей 2135 настоящего Федерального закона, требования конкурсного кредитора или уполномоченного органа признаны обоснованными, не удовлетворены гражданином на дату заседания арбитражного суда и доказана неплатежеспособность гражданина. Определение о признании обоснованным заявления гражданина о признании его банкротом и введении реструктуризации долгов гражданина выносится в случае, если указанное заявление соответствует требованиям, предусмотренным статьей 2134 настоящего Федерального закона, и доказана неплатежеспособность гражданина. При вынесении арбитражным судом определения о признании обоснованным заявления должника, конкурсного кредитора или уполномоченного органа о признании гражданина банкротом и введении реструктуризации его долгов арбитражный суд привлекает к участию в рассмотрении дела о банкротстве гражданина орган опеки и попечительства в случае, если в рамках рассматриваемого дела затрагиваются права несовершеннолетнего лица или права лица, признанного судом недееспособным. Определение о признании необоснованным заявления должника, конкурсного кредитора или уполномоченного органа о признании гражданина банкротом и об оставлении указанного заявления без рассмотрения выносится при наличии иного заявления о признании гражданина банкротом в случае, если на дату заседания арбитражного суда по проверке обоснованности заявления о признании гражданина банкротом требования конкурсного кредитора или уполномоченного органа удовлетворены, либо признаны необоснованными, либо установлено отсутствие всех условий, предусмотренных статьями 2133 - 2135 настоящего Федерального закона, либо не доказана неплатежеспособность гражданина, либо на дату подачи заявления о признании гражданина банкротом требования конкурсного кредитора или уполномоченного органа не подтверждены вступившим в законную силу судебным актом и между конкурсным кредитором или уполномоченным органом и гражданином имеется спор о праве, который подлежит разрешению в порядке искового производства. Определение о признании необоснованным заявления должника, конкурсного кредитора или уполномоченного органа о признании гражданина банкротом и прекращении производства по делу о банкротстве гражданина выносится арбитражным судом при отсутствии иных заявлений о признании гражданина банкротом в случае, если на дату заседания арбитражного суда по проверке обоснованности заявления о признании гражданина банкротом требования конкурсного кредитора или уполномоченного органа удовлетворены, либо признаны необоснованными, либо установлено отсутствие на дату подачи указанного заявления всех условий, предусмотренных статьями 2133 - 2135 настоящего Федерального закона, либо не доказана неплатежеспособность гражданина, либо на дату подачи заявления о признании гражданина банкротом требования конкурсного кредитора или уполномоченного органа не подтверждены вступившим в законную силу судебным актом и между конкурсным кредитором или уполномоченным органом и гражданином имеется спор о праве, который подлежит разрешению в порядке искового производства</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -917,51 +917,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Производство по делу о банкротстве гражданина может быть приостановлено по ходатайству лица, участвующего в деле о банкротстве гражданина, в случае обжалования определений об оставлении заявления о признании гражданина банкротом без рассмотрения и о прекращении производства по делу о банкротстве гражданина. Обжалование определения о признании обоснованным заявления о признании гражданина банкротом и введении реструктуризации его долгов не приостанавливает исполнение этого определения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>По результатам рассмотрения обоснованности заявления о признании гражданина банкротом, если гражданин не соответствует требованиям для утверждения плана реструктуризации долгов, установленным пунктом 1 статьи 21313 настоящего Федерального закона, арбитражный суд вправе на основании ходатайства гражданина вынести решение о признании его банкротом и введении процедуры реализации имущества гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2137. Опубликование сведений в ходе процедур, применяемых в деле о банкротстве гражданина</w:t>
+        <w:t>Статья 213.7. Опубликование сведений в ходе процедур, применяемых в деле о банкротстве гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Сведения, подлежащие опубликованию в соответствии с настоящей главой, опубликовываются путем их включения в Единый федеральный реестр сведений о банкротстве и не подлежат опубликованию в официальном издании, за исключением сведений о признании обоснованным заявления о признании гражданина банкротом и введении реструктуризации его долгов, а также о признании гражданина банкротом и введении реализации имущества гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В ходе процедур, применяемых в деле о банкротстве гражданина, обязательному опубликованию подлежат сведения: о признании обоснованным заявления о признании гражданина банкротом и введении реструктуризации его долгов; о признании гражданина банкротом и введении реализации имущества гражданина; о наличии или об отсутствии признаков преднамеренного фиктивного банкротства; о прекращении производства по делу о банкротстве гражданина; об утверждении, отстранении или освобождении финансового управляющего; об утверждении плана реструктуризации долгов гражданина; о проведении торгов по продаже имущества гражданина и результатах проведения торгов; об отмене или изменении предусмотренных абзацами вторым - седьмым настоящего пункта сведений и (или) содержащих указанные сведения судебных актов; о проведении собрания кредиторов; о решениях собрания кредиторов, если собранием кредиторов принято решение об опубликовании протокола собрания кредиторов; о неприменении в отношении гражданина правила об освобождении от исполнения обязательств; о завершении реструктуризации долгов гражданина; о завершении реализации имущества гражданина; иные предусмотренные настоящим параграфом сведения</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -980,51 +980,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Опубликование сведений в ходе процедур, применяемых в деле о банкротстве гражданина, осуществляется за счет гражданина. Плата за включение сведений, подлежащих опубликованию в соответствии с настоящей главой, в Единый федеральный реестр сведений о банкротстве должна составлять не более половины платы, предусмотренной за включение сведений, подлежащих опубликованию в соответствии с настоящим Федеральным законом в ходе процедур, применяемых в деле о банкротстве должника - юридического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Идентификация гражданина в Едином федеральном реестре сведений о банкротстве осуществляется по фамилии, имени и (в случае, если имеется) отчеству гражданина (в случае перемены имени также по ранее присвоенным фамилии, имени и (в случае, если имеется) отчеству гражданина), по дате и месту рождения, страховому номеру индивидуального лицевого счета застрахованного лица в системе обязательного пенсионного страхования, идентификационному номеру налогоплательщика (при наличии), месту жительства согласно документам о регистрации по месту жительства в пределах Российской Федерации. При отсутствии у гражданина регистрации по месту жительства в пределах Российской Федерации указывается фактическое место жительство гражданина (наименование субъекта Российской Федерации без указания конкретного адреса). Наличие идентифицирующих сведений является обязательным при каждом опубликовании сведений в ходе процедур, применяемых в деле о банкротстве гражданина. Обработка персональных данных, содержащихся в идентифицирующих сведениях, осуществляется в соответствии с пунктом 11 части 1 статьи 6 Федерального закона от 27 июля 2006 года № 152-ФЗ "О персональных данных". Идентифицирующие сведения подлежат указанию гражданином, финансовым управляющим и арбитражным судом во всех документах и судебных актах, связанных с банкротством гражданина, в том числе при размещении текстов судебных актов в сети "Интернет"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2138. Собрание кредиторов в случае банкротства гражданина</w:t>
+        <w:t>Статья 213.8. Собрание кредиторов в случае банкротства гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Собрание кредиторов созывается финансовым управляющим, утвержденным арбитражным судом в деле о банкротстве гражданина. В собрании кредиторов принимают участие без права голоса наряду с лицами, указанными в пункте 1 статьи 12 настоящего Федерального закона, гражданин и (или) его представитель. Гражданин вправе направить финансовому управляющему заявление о проведении собрания кредиторов без своего участия и (или) без участия своего представителя. Неявка гражданина и (или) его представителя на собрание кредиторов не препятствует проведению собрания кредиторов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Для целей включения в реестр требований кредиторов и участия в первом собрании кредиторов конкурсные кредиторы, в том числе кредиторы, требования которых обеспечены залогом имущества гражданина, и уполномоченный орган вправе предъявить свои требования к гражданину в течение двух месяцев с даты опубликования сообщения о признании обоснованным заявления о признании гражданина банкротом в порядке, установленном статьей 2137 настоящего Федерального закона. В случае пропуска указанного срока по уважительной причине он может быть восстановлен арбитражным судом. Требования кредиторов рассматриваются в порядке, установленном статьей 71 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1131,51 +1131,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r>
         <w:t>К исключительной компетенции собрания кредиторов относятся: принятие решения об утверждении или об отказе в утверждении плана реструктуризации долгов гражданина; принятие решения об утверждении или об отказе в утверждении изменений, вносимых в план реструктуризации долгов гражданина; принятие решения об обращении в арбитражный суд с ходатайством об отмене плана реструктуризации долгов гражданина, за исключением случаев, предусмотренных настоящим Федеральным законом; принятие решения об обращении в арбитражный суд с ходатайством о признании гражданина банкротом и введении реализации имущества гражданина, за исключением случаев, предусмотренных настоящим Федеральным законом; принятие решения о заключении мирового соглашения; иные вопросы, отнесенные к исключительной компетенции собрания кредиторов в соответствии с настоящим Федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
       <w:r>
         <w:t>При проведении собрания кредиторов в форме заочного голосования к сведениям о результатах проведения собрания кредиторов, включаемым в Единый федеральный реестр сведений о банкротстве, должны быть приложены копии в электронной форме протокола собрания кредиторов, а также документов, рассмотренных и (или) одобренных собранием кредиторов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2139. Финансовый управляющий</w:t>
+        <w:t>Статья 213.9. Финансовый управляющий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Участие финансового управляющего в деле о банкротстве гражданина является обязательным</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Финансовый управляющий, утверждаемый арбитражным судом в деле о банкротстве гражданина, должен соответствовать требованиям, установленным настоящим Федеральным законом к арбитражному управляющему в целях утверждения его в деле о банкротстве гражданина. Арбитражный суд утверждает финансового управляющего в порядке, установленном статьей 45 настоящего Федерального закона, с учетом положений статьи 2134 настоящего Федерального закона и настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1282,51 +1282,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r>
         <w:t>Финансовый управляющий может быть освобожден или отстранен арбитражным судом от исполнения возложенных на него обязанностей в деле о банкротстве гражданина в случаях и в порядке, которые предусмотрены статьей 83 настоящего Федерального закона в отношении административного управляющего. В случае освобождения или отстранения финансового управляющего арбитражный суд утверждает нового финансового управляющего в порядке, установленном настоящей статьей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
       <w:r>
         <w:t>С даты вынесения арбитражным судом определения о завершении реструктуризации долгов гражданина или реализации имущества гражданина полномочия финансового управляющего прекращаются</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21310. Особенности правового положения кредиторов, требования которых обеспечены залогом имущества гражданина</w:t>
+        <w:t>Статья 213.10. Особенности правового положения кредиторов, требования которых обеспечены залогом имущества гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В период с даты вынесения арбитражным судом определения о признании обоснованным заявления о признании гражданина банкротом до даты утверждения плана реструктуризации его долгов или до даты принятия арбитражным судом решения о признании гражданина банкротом обращение взыскания на заложенное имущество, в том числе во внесудебном порядке, не допускается. В отношении имущества, являющегося предметом залога, в указанный период действуют ограничения, установленные пунктом 4 статьи 181 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>После утверждения арбитражным судом плана реструктуризации долгов гражданина не голосовавший за этот план конкурсный кредитор по обязательствам, обеспеченным залогом имущества гражданина, вправе обратиться в арбитражный суд с ходатайством об обращении взыскания на заложенное имущество гражданина, которое может быть удовлетворено арбитражным судом, за исключением случая, если будет доказано, что обращение взыскания на указанное имущество препятствует исполнению плана реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1334,51 +1334,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Условия, касающиеся погашения требований конкурсных кредиторов, обеспеченных залогом имущества гражданина, должны содержаться в плане реструктуризации долгов гражданина. Эти условия должны быть одобрены залоговым кредитором. В случае, если в плане реструктуризации долгов гражданина отсутствует порядок погашения требований кредиторов, обеспеченных залогом имущества гражданина, в отношении заложенного имущества применяется порядок продажи, установленный пунктом 5 статьи 181 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Конкурсный кредитор по обязательствам, обеспеченным залогом имущества гражданина, имеет право голоса на собрании кредиторов в ходе всех процедур, применяемых в деле о банкротстве гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21311. Последствия введения реструктуризации долгов гражданина</w:t>
+        <w:t>Статья 213.11. Последствия введения реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>С даты вынесения арбитражным судом определения о признании обоснованным заявления о признании гражданина банкротом и введения реструктуризации его долгов вводится мораторий на удовлетворение требований кредиторов по денежным обязательствам, об уплате обязательных платежей, за исключением случаев, предусмотренных настоящей статьей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>С даты вынесения арбитражным судом определения о признании обоснованным заявления о признании гражданина банкротом и введении реструктуризации его долгов наступают следующие последствия: срок исполнения возникших до принятия арбитражным судом заявления о признании гражданина банкротом денежных обязательств, обязанности по уплате обязательных платежей для целей участия в деле о банкротстве гражданина считается наступившим; требования кредиторов по денежным обязательствам, об уплате обязательных платежей, за исключением текущих платежей, требования о признании права собственности, об истребовании имущества из чужого незаконного владения, о признании недействительными сделок и о применении последствий недействительности ничтожных сделок могут быть предъявлены только в порядке, установленном настоящим Федеральным законом. Исковые заявления, которые предъявлены не в рамках дела о банкротстве гражданина и не рассмотрены судом до даты введения реструктуризации долгов гражданина, подлежат после этой даты оставлению судом без рассмотрения; прекращается начисление неустоек (штрафов, пеней) и иных финансовых санкций, а также процентов по всем обязательствам гражданина, за исключением текущих платежей; приостанавливается исполнение исполнительных документов по имущественным взысканиям с гражданина, за исключением исполнительных документов по требованиям о возмещении вреда, причиненного жизни или здоровью, по делам об истребовании имущества из чужого незаконного владения, об устранении препятствий к владению указанным имуществом, о признании права собственности на указанное имущество, о взыскании алиментов, а также по требованиям об обращении взыскания на заложенное жилое помещение, если на дату введения этой процедуры кредитор, являющийся залогодержателем, выразил согласие на оставление заложенного жилого помещения за собой в рамках исполнительного производства в соответствии с пунктом 5 статьи 61 Федерального закона от 16 июля 1998 года № 102-ФЗ "Об ипотеке (залоге недвижимости)". Основанием для приостановления исполнения исполнительных документов является определение арбитражного суда, рассматривающего дело о банкротстве гражданина, о признании обоснованным заявления о признании гражданина банкротом и введении реструктуризации долгов гражданина. Соглашения об отказе гражданина от подготовки и представления плана реструктуризации его долгов являются ничтожными</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1408,51 +1408,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>В ходе реструктуризации долгов гражданина он может совершать только с выраженного в письменной форме предварительного согласия финансового управляющего сделки или несколько взаимосвязанных сделок: по приобретению, отчуждению или в связи с возможностью отчуждения прямо либо косвенно имущества, стоимость которого составляет более чем пятьдесят тысяч рублей, недвижимого имущества, ценных бумаг, долей в уставном капитале и транспортных средств; по получению и выдаче займов (кредитов), выдаче поручительств и гарантий, уступке прав требования, переводу долга, а также учреждению доверительного управления имуществом гражданина; по передаче имущества гражданина в залог. В случае наличия разногласий по поводу совершения указанных сделок у гражданина и финансового управляющего они вправе обратиться за разрешением таких разногласий в арбитражный суд, рассматривающий дело о банкротстве гражданина. С даты введения реструктуризации долгов гражданина он не вправе вносить свое имущество в качестве вклада или паевого взноса в уставный капитал или паевой фонд юридического лица, приобретать доли (акции, паи) в уставных (складочных) капиталах или паевых фондах юридических лиц, а также совершать безвозмездные для гражданина сделки. (Абзац утратил силу - Федеральный закон от 23.06.2016 № 222-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>С даты введения реструктуризации долгов гражданина его задолженность перед кредитором - кредитной организацией признается безнадежной задолженностью</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21312. Порядок представления проекта плана реструктуризации долгов гражданина</w:t>
+        <w:t>Статья 213.12. Порядок представления проекта плана реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В ходе реструктуризации долгов гражданина он, кредитор или уполномоченный орган не позднее чем в течение десяти дней с даты истечения срока, предусмотренного пунктом 2 статьи 2138 настоящего Федерального закона, вправе направить финансовому управляющему, конкурсным кредиторам, в уполномоченный орган проект плана реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Проект плана реструктуризации долгов гражданина с приложением документов, предусмотренных настоящим Федеральным законом, направляется гражданином, конкурсным кредитором или уполномоченным органом финансовому управляющему, гражданину (в случае, если проект плана реструктуризации долгов гражданина представлен конкурсным кредитором или уполномоченным органом), конкурсным кредиторам, в уполномоченный орган заказным письмом с уведомлением о вручении либо вручается указанным лицам лично. Сведения о порядке и месте ознакомления с проектом плана реструктуризации долгов гражданина и прилагаемыми к нему документами также опубликовываются в порядке, установленном статьей 2137 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1493,81 +1493,81 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Проект плана реструктуризации долгов гражданина рассматривается собранием кредиторов в порядке, установленном настоящим Федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Не позднее чем за пять дней до даты заседания арбитражного суда по рассмотрению дела о банкротстве гражданина финансовый управляющий обязан представить в арбитражный суд отчет о своей деятельности, сведения о финансовом состоянии гражданина, протокол собрания кредиторов, на котором рассматривался проект плана реструктуризации долгов гражданина, с приложением документов, определенных пунктом 7 статьи 12 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21313. Требования к гражданину, в отношении задолженности которого может быть представлен план реструктуризации его долгов</w:t>
+        <w:t>Статья 213.13. Требования к гражданину, в отношении задолженности которого может быть представлен план реструктуризации его долгов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>План реструктуризации долгов гражданина может быть представлен в отношении задолженности гражданина, соответствующего следующим требованиям: гражданин имеет источник дохода на дату представления плана реструктуризации его долгов; гражданин не имеет неснятой или непогашенной судимости за совершение умышленного преступления в сфере экономики и до даты принятия заявления о признании гражданина банкротом истек срок, в течение которого гражданин считается подвергнутым административному наказанию за мелкое хищение, умышленное уничтожение или повреждение имущества либо за фиктивное или преднамеренное банкротство; гражданин не признавался банкротом в течение пяти лет, предшествующих представлению плана реструктуризации его долгов; план реструктуризации долгов гражданина в отношении его задолженности не утверждался в течение восьми лет, предшествующих представлению этого плана</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Гражданин обязан уведомить кредиторов: о фактах привлечения гражданина к административной ответственности за мелкое хищение, умышленное уничтожение или повреждение имущества, неправомерные действия при банкротстве, фиктивное или преднамеренное банкротство; об известных гражданину уголовных и административных делах в отношении его, а также о наличии неснятой или непогашенной судимости; о принятых решениях о признании гражданина банкротом или об исполненных планах реструктуризации его долгов в течение восьми лет, предшествующих представлению плана реструктуризации долгов гражданина. Сведения, предусмотренные настоящим пунктом, указываются в плане реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21314. Содержание плана реструктуризации долгов гражданина</w:t>
+        <w:t>Статья 213.14. Содержание плана реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>План реструктуризации долгов гражданина должен содержать положения о порядке и сроках пропорционального погашения в денежной форме требований и процентов на сумму требований всех конкурсных кредиторов и уполномоченного органа, известных гражданину на дату направления плана реструктуризации его долгов конкурсным кредиторам и в уполномоченный орган. Порядок уведомления конкурсных кредиторов и уполномоченного органа о существенном изменении имущественного положения гражданина, критерии существенного изменения его имущественного положения устанавливаются в плане реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Срок реализации плана реструктуризации долгов гражданина не может быть более чем три года. В случае, если план реструктуризации долгов гражданина утвержден арбитражным судом в порядке, установленном пунктом 4 статьи 21317 настоящего Федерального закона, срок реализации этого плана должен составлять не более чем два года</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1597,94 +1597,94 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>План реструктуризации долгов гражданина должен предусматривать погашение требований конкурсных кредиторов и уполномоченного органа пропорционально сумме требований кредиторов, включенных в план реструктуризации долгов гражданина. С согласия отдельного конкурсного кредитора и (или) уполномоченного органа план реструктуризации долгов гражданина может содержать положение о погашении не в полном размере требований давшего такое согласие лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>В случаях, предусмотренных настоящим Федеральным законом, план реструктуризации долгов гражданина может содержать положения о порядке и сроках продажи имущества, являющегося предметом залога (ипотеки)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21315. Документы, прилагаемые к плану реструктуризации долгов гражданина</w:t>
+        <w:t>Статья 213.15. Документы, прилагаемые к плану реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>К плану реструктуризации долгов гражданина прилагаются: перечень имущества и имущественных прав гражданина; сведения об источниках дохода гражданина за шесть месяцев, предшествующих представлению в арбитражный суд плана реструктуризации его долгов; сведения о кредиторской задолженности, в том числе задолженности по текущим обязательствам; кредитный отчет, полученный из бюро кредитных историй, или документ, подтверждающий отсутствие у гражданина кредитной истории и полученный из бюро кредитных историй; заявление гражданина о достоверности и полноте прилагаемых документов, соответствии гражданина требованиям, установленным статьей 21313 настоящего Федерального закона; заявление гражданина об одобрении плана реструктуризации его долгов или о возражении гражданина в отношении указанного плана в случае, если указанный план предложен конкурсным кредитором или уполномоченным органом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>К перечню имущества и имущественных прав гражданина, предусмотренному пунктом 1 настоящей статьи, прилагаются копии документов, подтверждающих соответствующие права на имущество гражданина (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21316. Одобрение собранием кредиторов проекта плана реструктуризации долгов гражданина</w:t>
+        <w:t>Статья 213.16. Одобрение собранием кредиторов проекта плана реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Решение собрания кредиторов об одобрении проекта плана реструктуризации долгов гражданина принимается большинством голосов от общего числа голосов конкурсных кредиторов и уполномоченных органов, требования которых включены в реестр требований кредиторов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21317. Рассмотрение арбитражным судом плана реструктуризации долгов гражданина</w:t>
+        <w:t>Статья 213.17. Рассмотрение арбитражным судом плана реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>План реструктуризации долгов гражданина, одобренный собранием кредиторов, подлежит утверждению арбитражным судом после удовлетворения гражданином требований по текущим обязательствам, подлежащих удовлетворению в соответствии с настоящим Федеральным законом, погашения задолженности перед кредиторами первой и второй очереди, требования которых включены в реестр требований кредиторов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если собранием кредиторов не одобрен план реструктуризации долгов гражданина, арбитражный суд при наличии ходатайства лица, участвующего в деле о банкротстве гражданина, о предоставлении дополнительного срока на доработку указанного плана откладывает рассмотрение вопроса об утверждении плана реструктуризации долгов гражданина. Дополнительный срок на доработку плана реструктуризации долгов гражданина, предоставленный арбитражным судом в соответствии с настоящим пунктом, не может превышать два месяца</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1703,64 +1703,64 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если собранием кредиторов не одобрен план реструктуризации долгов гражданина, арбитражный суд вправе утвердить этот план при условии, что его реализация позволяет полностью удовлетворить требования конкурсных кредиторов по обязательствам, обеспеченным залогом имущества гражданина, иные требования конкурсных кредиторов и требования уполномоченного органа, включенные в реестр требований кредиторов, в размере существенно большем, чем конкурсные кредиторы и (или) уполномоченный орган могли бы получить в результате немедленной реализации имущества гражданина и распределения его среднемесячного дохода за шесть месяцев, и указанный размер составляет не менее чем пятьдесят процентов размера требований таких кредиторов и уполномоченного органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Судебные акты, предусмотренные настоящей статьей, могут быть обжалованы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21318. Основания для отказа в утверждении арбитражным судом плана реструктуризации долгов гражданина</w:t>
+        <w:t>Статья 213.18. Основания для отказа в утверждении арбитражным судом плана реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Арбитражный суд выносит определение об отказе в утверждении плана реструктуризации долгов гражданина в случае: представления не соответствующего требованиям настоящего Федерального закона плана реструктуризации долгов гражданина в отношении его задолженности; неисполнения гражданином обязанности по уведомлению кредиторов об обстоятельствах, предусмотренных пунктом 2 статьи 21313 настоящего Федерального закона, при наличии соответствующего ходатайства конкурсного кредитора или уполномоченного органа; нарушения установленного статьей 21316 настоящего Федерального закона порядка принятия собранием кредиторов решения об одобрении плана реструктуризации долгов гражданина; наличия в плане реструктуризации долгов гражданина и прилагаемых к нему документах недостоверных сведений; противоречия условий плана реструктуризации долгов гражданина настоящему Федеральному закону, другим федеральным законам и иным нормативным правовым актам Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21319. Последствия утверждения плана реструктуризации долгов гражданина</w:t>
+        <w:t>Статья 213.19. Последствия утверждения плана реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>С даты утверждения арбитражным судом плана реструктуризации долгов гражданина наступают следующие последствия: требования кредиторов, включенные в указанный план, могут быть предъявлены к гражданину только в порядке и на условиях, которые предусмотрены указанным планом; требования кредиторов, не включенные в указанный план, могут быть предъявлены к гражданину в порядке, установленном настоящим Федеральным законом, с учетом особенностей, предусмотренных настоящей главой; кредиторы не вправе предъявлять требования о возмещении убытков, понесенных ими в связи с утверждением указанного плана; прекращение денежных обязательств гражданина путем зачета встречного однородного требования не допускается, за исключением случаев, если это предусмотрено указанным планом; (Абзац утратил силу - Федеральный закон от 23.06.2016 № 222-ФЗ) (Абзац утратил силу - Федеральный закон от 23.06.2016 № 222-ФЗ) неустойки (штрафы, пени) и иные санкции за неисполнение или ненадлежащее исполнение денежных обязательств и обязательных платежей, требования об уплате которых включены в указанный план, а также подлежащие уплате проценты за такое неисполнение или ненадлежащее исполнение не начисляются, за исключением текущих платежей; гражданин обязан уведомить в письменной форме конкурсных кредиторов и уполномоченный орган о существенном изменении своего имущественного положения в течение пятнадцати дней с даты наступления такого изменения в порядке, установленном планом реструктуризации долгов гражданина. Критерии существенного изменения имущественного положения гражданина устанавливаются в плане реструктуризации его долгов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>На сумму требований конкурсного кредитора или уполномоченного органа, включенных в план реструктуризации долгов гражданина, утвержденный арбитражным судом, начисляются проценты в порядке и в размере, которые предусмотрены настоящим пунктом. Проценты на сумму требований конкурсного кредитора, уполномоченного органа, выраженных в валюте Российской Федерации, начисляются в размере ставки рефинансирования, установленной Центральным банком Российской Федерации на дату утверждения плана реструктуризации долгов гражданина. Проценты на сумму требований конкурсного кредитора, выраженных в иностранной валюте и определенных в рублях по курсу, установленному Центральным банком Российской Федерации на дату введения реструктуризации долгов гражданина, начисляются в размере, установленном договором, но не более чем в размере ставки рефинансирования, установленной Центральным банком Российской Федерации на дату утверждения плана реструктуризации долгов. Соглашением между финансовым управляющим и конкурсным кредитором может быть предусмотрен меньший размер подлежащих уплате процентов или более короткий срок начисления процентов по сравнению с предусмотренными настоящим пунктом размером или сроком. Начисление процентов, предусмотренных настоящей статьей, осуществляется финансовым управляющим после удовлетворения в полном объеме требований кредиторов в соответствии с реестром требований кредиторов и при условии достаточности у гражданина денежных средств для уплаты процентов. Период начисления процентов начинается с даты введения реструктуризации долгов гражданина и оканчивается датой вынесения арбитражным судом определения о прекращении производства по делу о банкротстве гражданина, либо датой удовлетворения указанных требований гражданином или третьим лицом в ходе реструктуризации долгов гражданина, либо датой вынесения определения об отмене плана реструктуризации долгов гражданина и о признании его банкротом. Проценты, предусмотренные настоящей статьей, не учитываются при определении количества голосов, принадлежащих конкурсному кредитору или уполномоченному органу на собраниях кредиторов</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1768,51 +1768,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В течение срока исполнения плана реструктуризации долгов гражданина и пяти лет после завершения исполнения указанного плана гражданин, в отношении задолженности которого утвержден указанный план, не вправе скрывать факт осуществления им указанного плана при обращении за получением кредита, а равно и при приобретении товаров (работ, услуг), предусматривающих отсрочку или рассрочку платежа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Конкурсные кредиторы и уполномоченный орган, требования которых не включены в план реструктуризации долгов гражданина, вправе предъявить свои требования в течение срока, на который утвержден указанный план, в порядке, установленном настоящим Федеральным законом. Такие требования, включенные в реестр требований кредиторов, удовлетворяются на общих условиях, предусмотренных планом реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21320. Внесение изменений в план реструктуризации долгов гражданина по инициативе гражданина и продление срока исполнения указанного плана</w:t>
+        <w:t>Статья 213.20. Внесение изменений в план реструктуризации долгов гражданина по инициативе гражданина и продление срока исполнения указанного плана</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Гражданин вправе направить финансовому управляющему предложения о внесении изменений в план реструктуризации своих долгов. Изменения, которые вносятся в план реструктуризации долгов гражданина, подлежат утверждению арбитражным судом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В течение пятнадцати дней с даты получения финансовым управляющим от гражданина предложения о внесении изменений в план реструктуризации долгов гражданина финансовый управляющий обязан направить указанный план с внесенными в него изменениями конкурсным кредиторам и в уполномоченный орган заказным письмом с уведомлением о вручении</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1842,51 +1842,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>По результатам рассмотрения изменений, которые вносятся в план реструктуризации долгов гражданина, арбитражный суд выносит одно из следующих определений: об утверждении изменений, которые вносятся в указанный план, в случае одобрения собранием кредиторов вносимых изменений; об отложении рассмотрения вопроса об утверждении изменений, которые вносятся в указанный план, в случае отказа собрания кредиторов в одобрении вносимых изменений при наличии ходатайства, предусмотренного пунктом 2 статьи 21317 настоящего Федерального закона; об отказе в утверждении изменений, которые вносятся в указанный план. Определения, указанные в абзацах втором и четвертом настоящего пункта, могут быть обжалованы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Арбитражный суд по заявлению гражданина может продлить срок исполнения плана реструктуризации долгов гражданина, но не свыше максимального срока его реализации в случае, если продление срока одобрено собранием кредиторов в порядке, установленном настоящей статьей. Арбитражный суд продлевает срок исполнения плана реструктуризации долгов гражданина до трех лет без одобрения собрания кредиторов, если гражданин представит доказательства, что исполнение плана реструктуризации долгов гражданина в течение указанного в нем срока оказалось невозможным вследствие непреодолимой силы. О продлении срока исполнения плана реструктуризации долгов гражданина арбитражный суд выносит определение, которое может быть обжаловано</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21321. Внесение изменений в план реструктуризации долгов гражданина по инициативе собрания кредиторов</w:t>
+        <w:t>Статья 213.21. Внесение изменений в план реструктуризации долгов гражданина по инициативе собрания кредиторов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Собрание кредиторов вправе обратиться в арбитражный суд с ходатайством о внесении изменений в план реструктуризации долгов гражданина в случае улучшения имущественного положения гражданина. Указанное ходатайство должно содержать: доказательства возможности погашения гражданином требований, включенных в план реструктуризации его долгов, в более короткий срок и (или) большего числа требований кредиторов, чем включено в план реструктуризации долгов гражданина; доказательства улучшения имущественного положения гражданина по сравнению с его имущественным положением на дату утверждения плана реструктуризации долгов гражданина; предложения об изменении плана реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение собрания кредиторов об обращении в арбитражный суд с ходатайством о внесении изменений в план реструктуризации долгов гражданина принимается большинством голосов от общего числа голосов конкурсных кредиторов и уполномоченного органа, требования которых включены в реестр требований кредиторов</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1894,51 +1894,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>О дате рассмотрения ходатайства собрания кредиторов о внесении изменений в план реструктуризации долгов гражданина арбитражный суд извещает лиц, участвующих в деле о банкротстве гражданина. Неявка надлежащим образом извещенных лиц не препятствует рассмотрению указанного ходатайства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>По результатам рассмотрения ходатайства собрания кредиторов о внесении изменений в план реструктуризации долгов гражданина арбитражный суд выносит одно из следующих определений: об утверждении изменений, которые вносятся в план реструктуризации долгов гражданина; об отказе в утверждении изменений, которые вносятся в план реструктуризации долгов гражданина. Указанные определения могут быть обжалованы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21322. Завершение исполнения плана реструктуризации долгов гражданина</w:t>
+        <w:t>Статья 213.22. Завершение исполнения плана реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Не позднее чем за месяц до истечения установленного срока исполнения плана реструктуризации долгов гражданина финансовый управляющий обязан подготовить отчет о результатах исполнения гражданином утвержденного арбитражным судом плана реструктуризации долгов гражданина. Указанный отчет с приложением копий документов, подтверждающих погашение требований кредиторов, направляется конкурсным кредиторам и в уполномоченный орган, требования которых включены в план реструктуризации долгов гражданина, а также в арбитражный суд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Сведения о порядке и месте ознакомления с документами, предусмотренными пунктом 1 настоящей статьи, опубликовываются в порядке, установленном статьей 2137 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1957,51 +1957,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>После получения отчета, указанного в пункте 1 настоящей статьи, или ходатайства собрания кредиторов об отмене плана реструктуризации долгов гражданина и о признании его банкротом либо по истечении срока проведения собрания кредиторов, предусмотренного пунктом 3 настоящей статьи, арбитражный суд назначает дату заседания по рассмотрению результатов исполнения этого плана и жалоб кредиторов на действия гражданина и (или) финансового управляющего. О дате и месте судебного заседания арбитражный суд уведомляет лиц, участвующих в деле о банкротстве гражданина, в порядке, установленном настоящим Федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>По итогам рассмотрения результатов исполнения плана реструктуризации долгов гражданина, жалоб кредиторов арбитражный суд принимает один из следующих судебных актов: определение о завершении реструктуризации долгов гражданина в случае, если задолженность, предусмотренная указанным планом, погашена и жалобы кредиторов признаны необоснованными; определение об отмене указанного плана и решение о признании гражданина банкротом в случае, если имеются основания для отмены указанного плана</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21323. Отмена плана реструктуризации долгов гражданина</w:t>
+        <w:t>Статья 213.23. Отмена плана реструктуризации долгов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Арбитражный суд отменяет план реструктуризации долгов гражданина в случае: наличия в указанном плане и прилагаемых к нему документах недостоверных сведений; неисполнения гражданином обязанности по уведомлению кредиторов об обстоятельствах, предусмотренных пунктом 2 статьи 21313 настоящего Федерального закона, при наличии соответствующего ходатайства конкурсного кредитора или уполномоченного органа; неисполнения гражданином обязательств перед конкурсным кредитором или уполномоченным органом в соответствии с условиями указанного плана при наличии соответствующего ходатайства конкурсного кредитора или уполномоченного органа, требования которых включены в указанный план</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае неисполнения гражданином обязательства перед конкурсным кредитором или уполномоченным органом в соответствии с условиями плана реструктуризации долгов гражданина конкурсный кредитор или уполномоченный орган, обязательства перед которыми не исполнены и требования которых включены в план реструктуризации долгов гражданина, вправе обратиться в арбитражный суд с ходатайством об отмене плана реструктуризации долгов гражданина. К ходатайству конкурсного кредитора или уполномоченного органа об отмене плана реструктуризации долгов гражданина прилагаются доказательства направления копии данного ходатайства гражданину. Ходатайство конкурсного кредитора или уполномоченного органа об отмене плана реструктуризации долгов гражданина рассматривается арбитражным судом в пятнадцатидневный срок с даты поступления данного ходатайства. Если на дату судебного заседания по рассмотрению ходатайства конкурсного кредитора или уполномоченного органа об отмене плана реструктуризации долгов гражданина он не исполнил обязательства перед конкурсным кредитором или уполномоченным органом в соответствии с условиями плана реструктуризации долгов гражданина, арбитражный суд отменяет указанный план</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2020,51 +2020,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Требования конкурсных кредиторов и уполномоченного органа, включенные в план реструктуризации долгов гражданина, отмененный арбитражным судом, учитываются в реестре требований кредиторов в части, в которой они должны быть удовлетворены на дату отмены указанного плана, и подлежат удовлетворению в составе требований кредиторов третьей очереди</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Сведения об отмене плана реструктуризации долгов гражданина и о признании его банкротом подлежат опубликованию финансовым управляющим в порядке, установленном статьей 2137 настоящего Федерального закона, в течение пяти дней с даты вынесения арбитражным судом определения об отмене плана реструктуризации долгов гражданина и принятия арбитражным судом решения о признании его банкротом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21324. Решение арбитражного суда о признании гражданина банкротом</w:t>
+        <w:t>Статья 213.24. Решение арбитражного суда о признании гражданина банкротом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Арбитражный суд принимает решение о признании гражданина банкротом в случае, если: гражданином, конкурсными кредиторами и (или) уполномоченным органом не представлен план реструктуризации долгов гражданина в течение срока, установленного настоящим Федеральным законом; собранием кредиторов не одобрен план реструктуризации долгов гражданина, за исключением случая, предусмотренного пунктом 4 статьи 21317 настоящего Федерального закона; арбитражным судом отменен план реструктуризации долгов гражданина; производство по делу о банкротстве гражданина возобновлено в случаях, установленных пунктом 3 статьи 21329 или пунктом 7 статьи 21331 настоящего Федерального закона; в иных случаях, предусмотренных настоящим Федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае принятия арбитражным судом решения о признании гражданина банкротом арбитражный суд принимает решение о введении реализации имущества гражданина. Реализация имущества гражданина вводится на срок не более чем шесть месяцев. Указанный срок может продлеваться арбитражным судом в отношении соответственно гражданина, не являющегося индивидуальным предпринимателем, индивидуального предпринимателя по ходатайству лиц, участвующих в деле о банкротстве. При принятии решения о признании гражданина банкротом арбитражный суд утверждает в качестве финансового управляющего для участия в процедуре реализации имущества гражданина лицо, исполнявшее обязанности финансового управляющего и участвовавшее в процедуре реструктуризации долгов гражданина, если иная кандидатура к моменту признания гражданина банкротом не будет предложена собранием кредиторов</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2083,51 +2083,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>В ходе процедуры реализации имущества гражданина требования конкурсных кредиторов и уполномоченного органа подлежат рассмотрению в порядке, предусмотренном статьей 100 настоящего Федерального закона. Пропущенный кредитором по уважительной причине срок закрытия реестра может быть восстановлен арбитражным судом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Кредитная организация обязана уведомить финансового управляющего об имеющихся у нее вкладах, счетах, ином имуществе и о договоре аренды банковской ячейки (сейфа) гражданина, признанного банкротом, не позднее пяти рабочих дней со дня, когда стало известно или должно было стать известно о признании гражданина банкротом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21325. Имущество гражданина, подлежащее реализации в случае признания гражданина банкротом и введения реализации имущества гражданина</w:t>
+        <w:t>Статья 213.25. Имущество гражданина, подлежащее реализации в случае признания гражданина банкротом и введения реализации имущества гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Все имущество гражданина, имеющееся на дату принятия решения арбитражного суда о признании гражданина банкротом и введении реализации имущества гражданина и выявленное или приобретенное после даты принятия указанного решения, составляет конкурсную массу, за исключением имущества, определенного пунктом 3 настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>По мотивированному ходатайству гражданина и иных лиц, участвующих в деле о банкротстве гражданина, арбитражный суд вправе исключить из конкурсной массы имущество гражданина, на которое в соответствии с федеральным законом может быть обращено взыскание по исполнительным документам и доход от реализации которого существенно не повлияет на удовлетворение требований кредиторов. Общая стоимость имущества гражданина, которое исключается из конкурсной массы в соответствии с положениями настоящего пункта, не может превышать десять тысяч рублей. Перечень имущества гражданина, которое исключается из конкурсной массы в соответствии с положениями настоящего пункта, утверждается арбитражным судом, о чем выносится определение, которое может быть обжаловано</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2190,51 +2190,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>Кредитные организации могут быть привлечены к ответственности за совершение операций по распоряжению гражданина, в отношении которого введена процедура реализации имущества, либо по выданной им лично доверенности по договору банковского вклада и (или) договору банковского счета, в том числе с банковской картой, только в случае, если они были надлежащим образом уведомлены о введении в отношении гражданина процедуры реализации имущества с учетом пункта 3 статьи 2137 и абзаца восьмого пункта 8 статьи 2139 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:t>Гражданин обязан не позднее одного рабочего дня, следующего за днем принятия решения о признании его банкротом, передать финансовому управляющему все имеющиеся у него банковские карты. Не позднее одного рабочего дня, следующего за днем их получения, финансовый управляющий обязан принять меры по блокированию операций с полученными им банковскими картами по перечислению денежных средств с использованием банковских карт на основной счет должника</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21326. Особенности реализации имущества гражданина</w:t>
+        <w:t>Статья 213.26. Особенности реализации имущества гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В течение одного месяца с даты окончания проведения описи и оценки имущества гражданина финансовый управляющий обязан представить в арбитражный суд положение о порядке, об условиях и о сроках реализации имущества гражданина с указанием начальной цены продажи имущества. Данное положение утверждается арбитражным судом и должно соответствовать правилам продажи имущества должника, установленным статьями 110, 111, 112, 139 настоящего Федерального закона. Об утверждении положения о порядке, об условиях и о сроках реализации имущества гражданина и об установлении начальной цены продажи имущества выносится определение. Указанное определение может быть обжаловано. В отношении имущества, находящегося за пределами Российской Федерации, выносится отдельное определение, исполнение которого осуществляется по правилам процессуального законодательства государства, на территории которого это имущество находится, или в соответствии с международными договорами Российской Федерации с государством, на территории которого это имущество находится</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Оценка имущества гражданина, которое включено в конкурсную массу в соответствии с настоящим Федеральным законом, проводится финансовым управляющим самостоятельно, о чем финансовым управляющим принимается решение в письменной форме. Проведенная оценка может быть оспорена гражданином, кредиторами, уполномоченным органом в деле о банкротстве гражданина. Собрание кредиторов вправе принять решение о проведении оценки имущества гражданина, части этого имущества, включенных в конкурсную массу в соответствии с настоящим Федеральным законом, с привлечением оценщика и оплатой расходов на проведение данной оценки за счет лиц, голосовавших за принятие соответствующего решения</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2275,51 +2275,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>О проведении описи, оценки и реализации имущества гражданина финансовый управляющий обязан информировать гражданина, конкурсных кредиторов и уполномоченный орган по их запросам, а также отчитываться перед собранием кредиторов. В случае выявления нарушений гражданин, конкурсный кредитор или уполномоченный орган вправе оспорить действия финансового управляющего в арбитражном суде</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Имущество гражданина, принадлежащее ему на праве общей собственности с супругом (бывшим супругом), подлежит реализации в деле о банкротстве гражданина по общим правилам, предусмотренным настоящей статьей. В таких случаях супруг (бывший супруг) вправе участвовать в деле о банкротстве гражданина при решении вопросов, связанных с реализацией общего имущества. В конкурсную массу включается часть средств от реализации общего имущества супругов (бывших супругов), соответствующая доле гражданина в таком имуществе, остальная часть этих средств выплачивается супругу (бывшему супругу). Если при этом у супругов имеются общие обязательства (в том числе при наличии солидарных обязательств либо предоставлении одним супругом за другого поручительства или залога), причитающаяся супругу (бывшему супругу) часть выручки выплачивается после выплаты за счет денег супруга (бывшего супруга) по этим общим обязательствам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21327. Порядок удовлетворения требований кредиторов гражданина</w:t>
+        <w:t>Статья 213.27. Порядок удовлетворения требований кредиторов гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Вне очереди за счет конкурсной массы погашаются требования кредиторов по текущим платежам преимущественно перед кредиторами, требования которых возникли до принятия заявления о признании должника банкротом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Требования кредиторов по текущим платежам удовлетворяются в следующей очередности: в первую очередь удовлетворяются требования по текущим платежам, связанным с уплатой алиментов, судебными расходами по делу о банкротстве гражданина, выплатой вознаграждения финансовому управляющему, взысканием задолженности по выплате вознаграждения лицам, привлеченным финансовым управляющим для обеспечения возложенных на него обязанностей в деле о банкротстве гражданина; во вторую очередь удовлетворяются требования о выплате выходных пособий и об оплате труда лиц, работающих или работавших по трудовым договорам; в третью очередь удовлетворяются требования о внесении платы за жилое помещение и коммунальные услуги, в том числе об уплате взноса на капитальный ремонт общего имущества в многоквартирном доме; в четвертую очередь удовлетворяются требования по иным текущим платежам. Требования кредиторов по текущим платежам, относящиеся к одной очереди, удовлетворяются в порядке календарной очередности</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2349,51 +2349,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Восемьдесят процентов суммы, вырученной от реализации предмета залога, направляется на погашение требований кредитора по обязательствам, обеспеченным залогом имущества должника. Денежные средства, оставшиеся от суммы, вырученной от реализации предмета залога, вносятся на специальный банковский счет гражданина, открытый в соответствии со статьей 138 настоящего Федерального закона, в следующем порядке: десять процентов суммы, вырученной от реализации предмета залога, для погашения требований кредиторов первой и второй очереди в случае недостаточности иного имущества гражданина для погашения указанных требований; оставшиеся денежные средства для погашения судебных расходов, расходов на выплату вознаграждения финансовому управляющему, расходов на оплату услуг лиц, привлеченных финансовым управляющим в целях обеспечения исполнения возложенных на него обязанностей, и расходов, связанных с реализацией предмета залога. Денежные средства, предназначавшиеся для погашения требований кредиторов первой и второй очереди и оставшиеся на специальном банковском счете гражданина после полного погашения указанных требований, включаются в конкурсную массу. Денежные средства, оставшиеся после полного погашения судебных расходов, расходов на выплату вознаграждения финансовому управляющему, расходов на оплату услуг лиц, привлеченных финансовым управляющим в целях обеспечения исполнения возложенных на него обязанностей, и расходов, связанных с реализацией предмета залога, направляются на погашение части обеспеченных залогом имущества гражданина требований конкурсных кредиторов, не погашенной из стоимости предмета залога в соответствии с настоящим пунктом. Денежные средства, оставшиеся после полного погашения расходов, предусмотренных настоящим абзацем, и требований кредиторов, обеспеченных залогом реализованного имущества, включаются в конкурсную массу. Не удовлетворенные за счет стоимости предмета залога требования кредиторов по обязательствам, обеспеченным залогом имущества гражданина, удовлетворяются в составе требований кредиторов третьей очереди</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Требования кредиторов, не удовлетворенные по причине недостаточности имущества гражданина, считаются погашенными, за исключением случаев, предусмотренных настоящим Федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21328. Завершение расчетов с кредиторами и освобождение гражданина от обязательств</w:t>
+        <w:t>Статья 213.28. Завершение расчетов с кредиторами и освобождение гражданина от обязательств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>После завершения расчетов с кредиторами финансовый управляющий обязан представить в арбитражный суд отчет о результатах реализации имущества гражданина с приложением копий документов, подтверждающих продажу имущества гражданина и погашение требований кредиторов, а также реестр требований кредиторов с указанием размера погашенных требований кредиторов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>По итогам рассмотрения отчета о результатах реализации имущества гражданина арбитражный суд выносит определение о завершении реализации имущества гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2423,51 +2423,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Требования кредиторов по текущим платежам, о возмещении вреда, причиненного жизни или здоровью, о выплате заработной платы и выходного пособия, о возмещении морального вреда, о взыскании алиментов, а также иные требования, неразрывно связанные с личностью кредитора, в том числе требования, не заявленные при введении реструктуризации долгов гражданина или реализации имущества гражданина, сохраняют силу и могут быть предъявлены после окончания производства по делу о банкротстве гражданина в непогашенной их части в порядке, установленном законодательством Российской Федерации. После завершения реализации имущества гражданина на неудовлетворенные требования кредиторов, предусмотренные настоящим пунктом и включенные в реестр требований кредиторов, арбитражный суд в установленном законодательством Российской Федерации порядке выдает исполнительные листы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Правила пункта 5 настоящей статьи также применяются к требованиям: о привлечении гражданина как контролирующего лица к субсидиарной ответственности (статья 10 настоящего Федерального закона); о возмещении гражданином убытков, причиненных им юридическому лицу, участником которого был или членом коллегиальных органов которого являлся гражданин (статьи 53 и 531 Гражданского кодекса Российской Федерации), умышленно или по грубой неосторожности; о возмещении гражданином убытков, которые причинены умышленно или по грубой неосторожности в результате неисполнения или ненадлежащего исполнения им как арбитражным управляющим возложенных на него обязанностей в деле о банкротстве; о возмещении вреда имуществу, причиненного гражданином умышленно или по грубой неосторожности; о применении последствий недействительности сделки, признанной недействительной на основании статьи 612 или 613 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21329. Пересмотр определения о завершении реструктуризации долгов гражданина или реализации имущества гражданина и возобновление производства по делу о банкротстве гражданина</w:t>
+        <w:t>Статья 213.29. Пересмотр определения о завершении реструктуризации долгов гражданина или реализации имущества гражданина и возобновление производства по делу о банкротстве гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае выявления фактов сокрытия гражданином имущества или незаконной передачи гражданином имущества третьим лицам конкурсные кредиторы или уполномоченный орган, требования которых не были удовлетворены в ходе реструктуризации долгов гражданина или реализации имущества гражданина, вправе обратиться в арбитражный суд с заявлением о пересмотре определения о завершении реструктуризации долгов гражданина или реализации имущества гражданина и предъявить требование об обращении взыскания на указанное имущество</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Определение о завершении реструктуризации долгов гражданина или реализации имущества гражданина может быть пересмотрено по вновь открывшимся обстоятельствам в случае, если обстоятельства, предусмотренные пунктом 1 настоящей статьи, не были и не могли быть известны конкурсному кредитору или уполномоченному органу на дату вынесения арбитражным судом определения о завершении реструктуризации долгов гражданина или реализации имущества гражданина. Конкурсный кредитор или уполномоченный орган вправе подать заявление о пересмотре определения о завершении реструктуризации долгов гражданина или реализации имущества гражданина по основанию, установленному настоящей статьей, в течение одного месяца с даты открытия обстоятельств, являющихся основанием для пересмотра данного определения</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2497,92 +2497,92 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае отмены определения о завершении реструктуризации долгов гражданина или реализации имущества гражданина опубликование сообщения о возобновлении производства по делу о банкротстве гражданина осуществляется арбитражным судом, принявшим решение о возобновлении производства по делу о банкротстве гражданина, в порядке, установленном настоящей главой. С даты отмены определения о завершении реструктуризации долгов гражданина или реализации имущества гражданина требования конкурсных кредиторов и уполномоченного органа, участвующих в деле о банкротстве гражданина до завершения реструктуризации долгов или реализации имущества гражданина, восстанавливаются в реестре требований кредиторов в непогашенной части. Иные конкурсные кредиторы или уполномоченный орган вправе заявить свои требования в порядке, установленном настоящим Федеральным законом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>Состав и размер требований кредиторов и уполномоченного органа определяются на дату возобновления производства по делу о банкротстве гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21330. Последствия признания гражданина банкротом</w:t>
+        <w:t>Статья 213.30. Последствия признания гражданина банкротом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В течение пяти лет с даты завершения в отношении гражданина процедуры реализации имущества или прекращения производства по делу о банкротстве в ходе такой процедуры он не вправе принимать на себя обязательства по кредитным договорам и (или) договорам займа без указания на факт своего банкротства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В течение пяти лет с даты завершения в отношении гражданина процедуры реализации имущества или прекращения производства по делу о банкротстве в ходе такой процедуры дело о его банкротстве не может быть возбуждено по заявлению этого гражданина. В случае повторного признания гражданина банкротом в течение указанного периода по заявлению конкурсного кредитора или уполномоченного органа в ходе вновь возбужденного дела о банкротстве гражданина правило об освобождении гражданина от обязательств, предусмотренное пунктом 3 статьи 21328 настоящего Федерального закона, не применяется. Неудовлетворенные требования кредиторов, по которым наступил срок исполнения, могут быть предъявлены в порядке, установленном законодательством Российской Федерации. После завершения реализации имущества гражданина в случае, указанном в настоящем пункте, на неудовлетворенные требования кредиторов, по которым наступил срок исполнения, арбитражным судом выдаются исполнительные листы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>В течение трех лет с даты завершения в отношении гражданина процедуры реализации имущества или прекращения производства по делу о банкротстве в ходе такой процедуры он не вправе занимать должности в органах управления юридического лица, иным образом участвовать в управлении юридическим лицом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21331. Особенности прекращения производства по делу о банкротстве гражданина в связи с заключением мирового соглашения</w:t>
+        <w:t>Статья 213.31. Особенности прекращения производства по делу о банкротстве гражданина в связи с заключением мирового соглашения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заключение мирового соглашения является основанием для прекращения производства по делу о банкротстве гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Решение о заключении мирового соглашения со стороны должника-гражданина принимается гражданином</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2623,51 +2623,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t>С даты прекращения производства по делу о банкротстве гражданина в связи с заключением мирового соглашения: прекращаются полномочия финансового управляющего; гражданин или участвующее в мировом соглашении третье лицо приступает к погашению задолженности перед кредиторами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае возобновления производства по делу о банкротстве гражданина в связи с нарушением условий мирового соглашения гражданин признается банкротом и в отношении гражданина вводится реализация имущества гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 21332. Особенности оспаривания сделки должника- гражданина</w:t>
+        <w:t>Статья 213.32. Особенности оспаривания сделки должника- гражданина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Заявление об оспаривании сделки должника-гражданина по основаниям, предусмотренным статьей 612 или 613 настоящего Федерального закона, может быть подано финансовым управляющим по своей инициативе либо по решению собрания кредиторов или комитета кредиторов, а также конкурсным кредитором или уполномоченным органом, если размер его кредиторской задолженности, включенной в реестр требований кредиторов, составляет более десяти процентов общего размера кредиторской задолженности, включенной в реестр требований кредиторов, не считая размера требований кредитора, в отношении которого сделка оспаривается, и его заинтересованных лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Право на подачу заявления об оспаривании сделки должника-гражданина по указанным в статье 612 или 613 настоящего Федерального закона основаниям возникает с даты введения реструктуризации долгов гражданина. При этом срок исковой давности исчисляется с момента, когда финансовый управляющий узнал или должен был узнать о наличии указанных в статье 612 или 613 настоящего Федерального закона оснований</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2763,51 +2763,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>статью 216 изложить в следующей редакции: "Статья 216. Последствия признания индивидуального предпринимателя банкротом 1. С момента принятия арбитражным судом решения о признании индивидуального предпринимателя банкротом и о введении реализации имущества гражданина утрачивает силу государственная регистрация гражданина в качестве индивидуального предпринимателя, а также аннулируются выданные ему лицензии на осуществление отдельных видов предпринимательской деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>дополнить параграфом 4 следующего содержания: "§ 4. Особенности рассмотрения дела о банкротстве гражданина в случае его смерти</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 2231. Условия и порядок банкротства гражданина в случае его смерти</w:t>
+        <w:t>Статья 223.1. Условия и порядок банкротства гражданина в случае его смерти</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Если после возбуждения дела о банкротстве гражданина он умер либо объявлен умершим, арбитражный суд по своей инициативе или по ходатайству лица, участвующего в деле о банкротстве такого гражданина, выносит определение о дальнейшем рассмотрении данного дела по правилам настоящего параграфа. В части, не урегулированной настоящим параграфом, при рассмотрении дела о банкротстве такого гражданина применяются правила настоящей главы. Дело о банкротстве гражданина также может быть возбуждено после его смерти или объявления его умершим. Данное дело может быть возбуждено по заявлению конкурсного кредитора или уполномоченного органа, а также лица, указанного в пункте 2 настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Права и обязанности гражданина в деле о его банкротстве в случае его смерти или объявления его умершим осуществляют наследники гражданина, а до их определения осуществляет исполнитель завещания или нотариус по месту открытия наследства</w:t>
       </w:r>
     </w:p>
     <w:p>