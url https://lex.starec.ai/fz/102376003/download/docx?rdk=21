--- v0 (2026-05-23)
+++ v1 (2026-09-23)
@@ -3771,84 +3771,84 @@
         <w:t xml:space="preserve">37. </w:t>
       </w:r>
       <w:r>
         <w:t>о документах, на основании которых осуществляется передача вывозимых товаров лицу (лицам), которое будет непосредственно совершать операции, предусмотренные подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, в отношении таких товаров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">37. </w:t>
       </w:r>
       <w:r>
         <w:t>о сроках ввоза получаемых товаров (вывозимых товаров, если операции, предусмотренные подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, не совершались по объективным причинам) на земельный участок, предоставленный резиденту свободного порта Владивосток, на котором применяется таможенная процедура свободной таможенной зоны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">37. </w:t>
       </w:r>
       <w:r>
+        <w:t>для юридических лиц - наименования организации, содержащего указание на ее организационно-правовую форму (сокращенного наименования, если такое сокращенное наименование предусмотрено учредительным документом юридического лица), основного государственного регистрационного номера (ОГРН), идентификационного номера налогоплательщика (ИНН) и кода причины постановки на учет в налоговом органе (КПП), присвоенных юридическому лицу в соответствии с законодательством Российской Федерации, места нахождения юридического лица (с указанием адреса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">37. </w:t>
+      </w:r>
+      <w:r>
         <w:t>о способах идентификации вывозимых товаров в получаемых товарах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">37. </w:t>
       </w:r>
       <w:r>
-        <w:t>для юридических лиц - наименования организации, содержащего указание на ее организационно-правовую форму (сокращенного наименования, если такое сокращенное наименование предусмотрено учредительным документом юридического лица), основного государственного регистрационного номера (ОГРН), идентификационного номера налогоплательщика (ИНН) и кода причины постановки на учет в налоговом органе (КПП), присвоенных юридическому лицу в соответствии с законодательством Российской Федерации, места нахождения юридического лица (с указанием адреса)</w:t>
+        <w:t>для физических лиц - фамилии, имени, отчества (при наличии), места жительства или места пребывания физического лица, по которому постоянно проживает или зарегистрировано физическое лицо, идентификационного номера налогоплательщика (ИНН), основного государственного регистрационного номера индивидуального предпринимателя (ОГРНИП) и сведений о документе, удостоверяющем личность физического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">37. </w:t>
       </w:r>
       <w:r>
         <w:t>о нормах расхода вывозимых товаров на единицу получаемых товаров или нормах выхода получаемых товаров с учетом использования товаров Евразийского экономического союза. (Дополнение частью - Федеральный закон от 18.03.2023 № 84-ФЗ)</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t>для физических лиц - фамилии, имени, отчества (при наличии), места жительства или места пребывания физического лица, по которому постоянно проживает или зарегистрировано физическое лицо, идентификационного номера налогоплательщика (ИНН), основного государственного регистрационного номера индивидуального предпринимателя (ОГРНИП) и сведений о документе, удостоверяющем личность физического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">37. </w:t>
       </w:r>
       <w:r>
         <w:t>для юридических лиц - наименования организации, содержащего указание на ее организационно-правовую форму (сокращенного наименования, если такое сокращенное наименование предусмотрено учредительным документом юридического лица), основного государственного регистрационного номера (ОГРН), идентификационного номера налогоплательщика (ИНН) и кода причины постановки на учет в налоговом органе (КПП), присвоенных юридическому лицу в соответствии с законодательством Российской Федерации, места нахождения юридического лица (с указанием адреса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">37. </w:t>
       </w:r>
       <w:r>
         <w:t>для физических лиц - фамилии, имени, отчества (при наличии), места жительства или места пребывания физического лица, по которому постоянно проживает или зарегистрировано физическое лицо, идентификационного номера налогоплательщика (ИНН), основного государственного регистрационного номера индивидуального предпринимателя (ОГРНИП) и сведений о документе, удостоверяющем личность физического лица</w:t>
       </w:r>
     </w:p>
     <w:p>