--- v0 (2026-05-23)
+++ v1 (2026-09-22)
@@ -6270,62 +6270,62 @@
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>в части 1 второе предложение исключить</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>платежи, связанные с государственной регистрацией договоров участия в долевом строительстве</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
+        <w:t>часть 2 дополнить предложением следующего содержания: "При увеличении цены договора застройщик обязан уплатить отчисления (взносы) в компенсационный фонд пропорционально такому увеличению в порядке, предусмотренном статьей 232 настоящего Федерального закона."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
         <w:t>размещение временно свободных денежных средств на депозите на банковском счете, открытом в уполномоченном банке</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t>часть 2 дополнить предложением следующего содержания: "При увеличении цены договора застройщик обязан уплатить отчисления (взносы) в компенсационный фонд пропорционально такому увеличению в порядке, предусмотренном статьей 232 настоящего Федерального закона."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>оплата услуг уполномоченного банка по совершению операций с денежными средствами, находящимися на расчетном счете застройщика</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>уплата налогов, сборов и иных обязательных взносов, уплачиваемых в бюджет соответствующего уровня бюджетной системы Российской Федерации и (или) государственные внебюджетные фонды в порядке и на условиях, которые определяются законодательством Российской Федерации, в том числе штрафов, пеней и иных санкций за неисполнение или ненадлежащее исполнение обязанности по уплате налогов, сборов и иных обязательных взносов в бюджет соответствующего уровня бюджетной системы Российской Федерации и (или) государственные внебюджетные фонды, а также административных штрафов и установленных уголовным законодательством штрафов</w:t>
       </w:r>
     </w:p>
     <w:p>