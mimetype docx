--- v0 (2026-05-23)
+++ v1 (2026-09-22)
@@ -5156,51 +5156,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:t>Устав международного фонда может предусматривать проведение заседаний коллегиального органа управления международного фонда посредством применения теле- и видео-конференц-связи. Устав международного фонда может предусматривать проведение заседаний коллегиального органа управления международного фонда посредством очно-заочного голосования. (В редакции Федерального закона от 04.08.2023 № 452-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>Принятие коллегиальным органом управления международного фонда решения и состав членов этого органа, присутствовавших на заседании и голосовавших при принятии решения, подтверждаются путем нотариального удостоверения или в ином порядке, предусмотренном уставом международного фонда. (Дополнение статьей - Федеральный закон от 26.11.2019 № 378-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1210. Исполнительный орган международного фонда</w:t>
+        <w:t>Статья 12.10. Исполнительный орган международного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>В международном фонде образуется единоличный исполнительный орган. Устав международного фонда может предусматривать создание коллегиального исполнительного органа международного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Исполнительный орган международного фонда осуществляет текущее руководство деятельностью международного фонда и подотчетен коллегиальному органу управления международного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5219,81 +5219,81 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>Члены коллегиального исполнительного органа международного фонда не могут составлять более одной четвертой состава коллегиального органа управления международного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t>Лицо, осуществляющее функции единоличного исполнительного органа международного фонда, может быть избрано из числа членов коллегиального органа управления международного фонда, но не может быть одновременно председателем коллегиального органа управления этого международного фонда, если иное не предусмотрено уставом международного фонда. (В редакции Федерального закона от 04.08.2023 № 452-ФЗ) (Дополнение статьей - Федеральный закон от 26.11.2019 № 378-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1211. Ежегодный отчет о результатах деятельности</w:t>
+        <w:t>Статья 12.11. Ежегодный отчет о результатах деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Коллегиальный орган управления международного фонда ежегодно в течение шести месяцев после окончания отчетного года составляет отчет о результатах деятельности международного фонда и обеспечивает бесплатный доступ к нему всех органов управления международного фонда и лиц, указанных в уставе международного фонда или внутренних документах международного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Учредитель (учредители) международного фонда не может быть лишен права получения доступа к отчету о результатах деятельности международного фонда. (Дополнение статьей - Федеральный закон от 26.11.2019 № 378-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1212. Контроль за деятельностью международного фонда</w:t>
+        <w:t>Статья 12.12. Контроль за деятельностью международного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Международный фонд обязан представлять в управляющую компанию документы, содержащие отчет о своей деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Международный фонд, учредителем (учредителями) которого не являются иностранные граждане и (или) организации либо лица без гражданства и который не имел в течение года поступлений имущества и денежных средств от иностранных источников, в случае, если доходы от имущества и иные поступления средств такого международного фонда в течение года составили менее трех миллионов рублей, вместо отчета о своей деятельности, предусмотренного частью 1 настоящей статьи, представляет в управляющую компанию заявление о продолжении своей деятельности с приложением документов, подтверждающих соответствие условиям, предусмотренным настоящей частью</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5378,51 +5378,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если по истечении трех месяцев со дня вынесения представления, предусмотренного частью 9 настоящей статьи, международный фонд не исполнил такое представление, не принял решение о ликвидации или не обжаловал такое представление в судебном порядке, а при наличии арбитражного соглашения с управляющей компанией - в арбитраже, администрируемом постоянно действующим арбитражным учреждением, управляющая компания направляет в международный фонд представление о необходимости принятия решения о ликвидации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:t>В случае, если международным фондом не принято решение о ликвидации в течение месяца со дня направления представления о необходимости принятия решения о ликвидации, управляющая компания обращается в суд, а при наличии арбитражного соглашения с управляющей компанией - в арбитраж, администрируемый постоянно действующим арбитражным учреждением, с иском о ликвидации международного фонда. (Дополнение статьей - Федеральный закон от 26.11.2019 № 378-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1213. Ликвидация международного фонда</w:t>
+        <w:t>Статья 12.13. Ликвидация международного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Международный фонд ликвидируется по решению учредителя (учредителей) и (или), если это предусмотрено его уставом, коллегиального органа управления в следующих случаях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:t>Уставом международного фонда может быть предусмотрена ликвидация фонда при наступлении определенных обстоятельств независимо от принятия решения о ликвидации учредителем (учредителями) или коллегиальным органом управления. В таком случае лицо, исполняющее функции единоличного исполнительного органа международного фонда, обязано принять все необходимые меры и совершить все необходимые действия в соответствии с законодательством Российской Федерации для ликвидации международного фонда в кратчайший разумный срок с даты, когда оно узнало или должно было узнать о наступлении соответствующих обстоятельств. В случае несовершения указанных действий лицом, исполняющим функции единоличного исполнительного органа международного фонда, любое заинтересованное лицо вправе обратиться в управляющую компанию с соответствующим заявлением с приложением подтверждающих документов, а управляющая компания должна обратиться в суд или арбитраж в порядке, предусмотренном частью 2 настоящей статьи, в случае подтверждения оснований для ликвидации. (Дополнение частью - Федеральный закон от 04.08.2023 № 452-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5496,51 +5496,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>истечение срока, на который был создан международный фонд, или наступление условия, при котором такой фонд подлежит ликвидации в соответствии с его уставом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>иные случаи, предусмотренные уставом фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1214. Конфликт интересов</w:t>
+        <w:t>Статья 12.14. Конфликт интересов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Единоличный исполнительный орган, члены коллегиального исполнительного органа, члены коллегиального органа управления международного фонда признаются заинтересованными в совершении международным фондом сделки, если они, их супруги, родители, дети, полнородные и неполнородные братья и сестры, усыновители и усыновленные и (или) подконтрольные им лица (подконтрольные организации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Лица, указанные в части 1 настоящей статьи, обязаны в течение 14 дней со дня, когда они узнали или должны были узнать об обстоятельствах, в силу которых они могут быть признаны заинтересованными в решениях органов международного фонда и совершении сделок международного фонда, уведомить международный фонд и лиц, указанных в его уставе, о лицах, в отношении которых имеются обстоятельства, предусмотренные частью 1 настоящей статьи, и об известных им совершаемых или предполагаемых сделках и решениях органов международного фонда, в которых они могут быть признаны заинтересованными лицами</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5647,51 +5647,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>являются контролирующим лицом юридического лица, являющегося стороной, выгодоприобретателем, посредником или представителем в сделке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>занимают должности в органах управления юридического лица, являющегося стороной, выгодоприобретателем, посредником или представителем в сделке, а также должности в органах управления управляющей организации такого юридического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1215. Основные положения о международных личных фондах</w:t>
+        <w:t>Статья 12.15. Основные положения о международных личных фондах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Международный личный фонд - личный фонд (подпараграф 11 параграфа 7 главы 4 Гражданского кодекса Российской Федерации), зарегистрированный на территории специального административного района в порядке редомициляции или инкорпорации. (В редакции Федерального закона от 08.08.2024 № 251-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Личный фонд может приобрести статус международного личного фонда одновременно с государственной регистрацией в едином государственном реестре юридических лиц посредством</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5787,51 +5787,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>стоимость активов иностранного личного фонда, соответствующего требованиям, предусмотренным частью 1 настоящей статьи (при создании международного личного фонда в порядке редомициляции), или стоимость активов, которые передаются в международный личный фонд или наследуются им (при создании международного личного фонда в порядке инкорпорации), определенная на основании оценки их рыночной стоимости, составляет не менее 500 миллионов рублей; (В редакции федеральных законов от 08.08.2024 № 251-ФЗ, от 08.08.2024 № 305-ФЗ) 3) в случае регистрации международного личного фонда в порядке редомициляции иностранный личный фонд должен быть зарегистрирован (создан) в государстве или на территории, указанных в пункте 4 части 3 статьи 2 настоящего Федерального закона. Регистрация международного наследственного фонда в порядке инкорпорации осуществляется во исполнение завещания гражданина, наследственное дело которого может быть открыто в Российской Федерации, по заявлению нотариуса вне зависимости от места открытия наследства на территории Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>цели создания международного личного фонда не противоречат основам правопорядка (публичному порядку) Российской Федерации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1216. Порядок и правовые последствия регистрации международного личного фонда</w:t>
+        <w:t>Статья 12.16. Порядок и правовые последствия регистрации международного личного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Порядок и правовые последствия регистрации международного личного фонда регламентируются в соответствии с положениями статьи 122 настоящего Федерального закона с учетом особенностей, предусмотренных настоящей статьей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Для целей применения положений части 3 статьи 122 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5883,116 +5883,116 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>в отношении международного личного фонда, за исключением международного наследственного фонда, заверение учредителя международного личного фонда об отсутствии в отношении его (в случае регистрации в порядке инкорпорации) или иностранного личного фонда (в случае регистрации в порядке редомициляции) производства по делу о несостоятельности (банкротстве) в соответствии с личным законом соответствующего лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t>в отношении международного наследственного фонда заверение каждого выгодоприобретателя об отсутствии в отношении учредителя международного наследственного фонда производства по делу о несостоятельности (банкротстве) в соответствии с личным законом соответствующего лица, истребуемое нотариусом, ведущим наследственное дело гражданина, предусмотревшего в завещании создание международного наследственного фонда после его смерти</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1217. Применимое право и подсудность споров для международного личного фонда</w:t>
+        <w:t>Статья 12.17. Применимое право и подсудность споров для международного личного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>К регулированию вопросов применимого права и подсудности споров для международного личного фонда применяются положения частей 1 - 6 статьи 123 настоящего Федерального закона. (В редакции Федерального закона от 08.08.2024 № 251-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1218. Виды деятельности международного личного фонда</w:t>
+        <w:t>Статья 12.18. Виды деятельности международного личного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>К регулированию видов деятельности международного личного фонда применяются положения статьи 124 настоящего Федерального закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1219. Учредительные и внутренние документы международного личного фонда</w:t>
+        <w:t>Статья 12.19. Учредительные и внутренние документы международного личного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Вопросы, касающиеся учредительных и внутренних документов международного личного фонда, регулируются в соответствии с положениями статьи 125 настоящего Федерального закона, за исключением пункта 8 части 3 указанной статьи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1220. Источники формирования имущества международного личного фонда</w:t>
+        <w:t>Статья 12.20. Источники формирования имущества международного личного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Вопросы, связанные с источниками формирования имущества международного личного фонда, регулируются в соответствии с положениями статьи 126 настоящего Федерального закона в части, не противоречащей существу регулирования соответствующих правоотношений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1221. Порядок управления имуществом международного личного фонда</w:t>
+        <w:t>Статья 12.21. Порядок управления имуществом международного личного фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>К регулированию порядка управления имуществом международного личного фонда применяются положения статьи 127 настоящего Федерального закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1222. Управление международным личным фондом</w:t>
+        <w:t>Статья 12.22. Управление международным личным фондом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>Правоотношения, связанные с органами управления международного личного фонда, регулируются в соответствии с положениями статей 128 - 1210 настоящего Федерального закона, если иное не предусмотрено настоящей статьей. (В редакции Федерального закона от 04.08.2023 № 452-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r>
         <w:t>Количественный состав коллегиального органа управления международного личного фонда определяется уставом международного личного фонда и не может составлять менее двух лиц. В коллегиальный орган управления международного личного фонда могут входить только физические лица. Передача права голоса членом коллегиального органа управления международного личного фонда иному лицу не допускается. Заседание коллегиального органа управления международного личного фонда правомочно, если на нем присутствует более половины его членов, при условии, что присутствие большего числа его членов не предусмотрено уставом международного личного фонда. (Дополнение частью - Федеральный закон от 04.08.2023 № 452-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6011,51 +6011,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>Уставом международного личного фонда наряду с созданием коллегиального органа управления и исполнительного органа может быть предусмотрено создание иных органов управления, в том числе надзорных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t>Исполнительным органом международного личного фонда, членом коллегиального органа и выгодоприобретателем международного личного фонда не могут являться лица, включенные в перечень организаций и физических лиц, в отношении которых имеются сведения об их причастности к экстремистской деятельности или терроризму, в соответствии с Федеральным законом от 7 августа 2001 года № 115-ФЗ "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма", а также в перечень организаций и физических лиц, в отношении которых имеются сведения об их причастности к распространению оружия массового уничтожения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Статья 1223. Ежегодный отчет о результатах деятельности международного личного фонда, контроль за деятельностью международного личного фонда, ликвидация международного личного фонда, конфликт интересов</w:t>
+        <w:t>Статья 12.23. Ежегодный отчет о результатах деятельности международного личного фонда, контроль за деятельностью международного личного фонда, ликвидация международного личного фонда, конфликт интересов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t>К регулированию вопросов составления и раскрытия ежегодного отчета о результатах деятельности международного личного фонда, контроля за деятельностью международного личного фонда, ликвидации международного личного фонда, конфликта интересов применяются положения статей 1211 - 1214 настоящего Федерального закона, за исключением частей 2 - 6 статьи 1212 настоящего Федерального закона. (В редакции Федерального закона от 08.08.2024 № 251-ФЗ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t>В целях, указанных в частях 7 и 9 статьи 1212 настоящего Федерального закона, проверке подлежит соответствие международного личного фонда требованиям, предусмотренным частью 1 статьи 1215 настоящего Федерального закона, а также статьей 1218 настоящего Федерального закона</w:t>
       </w:r>
     </w:p>
     <w:p>