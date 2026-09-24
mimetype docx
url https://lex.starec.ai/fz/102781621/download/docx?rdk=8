--- v0 (2026-05-23)
+++ v1 (2026-09-24)
@@ -3508,62 +3508,62 @@
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>об адресе места нахождения производственных мощностей, с использованием которых будут совершаться операции, указанные в части 7 настоящей статьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>о документах, подтверждающих передачу товаров лицу (лицам), которое будет непосредственно совершать операции, указанные в части 7 настоящей статьи, в отношении вывозимых товаров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
+        <w:t>о сроках совершения операций, указанных в части 7 настоящей статьи, с учетом продолжительности производственного процесса и времени транспортировки товаров от участка резидента Арктической зоны до места совершения таких операций и обратно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r>
         <w:t>для юридического лица - наименования организации, содержащего указание на ее организационно-правовую форму (сокращенное наименование, если такое наименование предусмотрено учредительным документом юридического лица), основного государственного регистрационного номера (ОГРН), идентификационного номера налогоплательщика (ИНН) и кода причины постановки на учет в налоговом органе (КПП), присвоенных юридическому лицу в соответствии с законодательством Российской Федерации, адреса места нахождения юридического лица</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t>о сроках совершения операций, указанных в части 7 настоящей статьи, с учетом продолжительности производственного процесса и времени транспортировки товаров от участка резидента Арктической зоны до места совершения таких операций и обратно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>о предлагаемых способах идентификации вывозимых товаров в получаемых товарах при их последующем ввозе на территорию участка резидента Арктической зоны, на котором применяется таможенная процедура свободной таможенной зоны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:t>для физического лица - фамилии, имени, отчества (при наличии), адреса, по которому постоянно проживает или зарегистрировано физическое лицо, идентификационного номера налогоплательщика (ИНН), основного государственного регистрационного номера индивидуального предпринимателя (ОГРНИП) и сведений о документе, удостоверяющем личность физического лица</w:t>
       </w:r>
     </w:p>
     <w:p>