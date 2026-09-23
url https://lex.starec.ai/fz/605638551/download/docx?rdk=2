--- v0 (2026-05-23)
+++ v1 (2026-09-23)
@@ -4026,260 +4026,260 @@
         <w:t xml:space="preserve">31. </w:t>
       </w:r>
       <w:r>
         <w:t>для юридических лиц - наименования организации, содержащего указание на ее организационно-правовую форму (сокращенного наименования, если такое сокращенное наименование предусмотрено учредительным документом юридического лица), основного государственного регистрационного номера (ОГРН), идентификационного номера налогоплательщика (ИНН) и кода причины постановки на учет в налоговом органе (КПП), присвоенных юридическому лицу в соответствии с законодательством Российской Федерации, адреса юридического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">31. </w:t>
       </w:r>
       <w:r>
         <w:t>о реквизитах документов, подтверждающих передачу вывозимых товаров лицу (лицам), которое будет непосредственно совершать операции, предусмотренные подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, в отношении вывозимых товаров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">31. </w:t>
       </w:r>
       <w:r>
+        <w:t>о сроках совершения операций, предусмотренных подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, с учетом продолжительности производственного процесса и времени перевозки товаров от участка территории свободной экономической зоны, на котором применяется таможенная процедура свободной таможенной зоны, до места совершения таких операций и обратно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">31. </w:t>
+      </w:r>
+      <w:r>
         <w:t>для физических лиц (индивидуальных предпринимателей) - фамилии, имени, отчества (при наличии), места жительства или места пребывания физического лица, идентификационного номера налогоплательщика (ИНН), основного государственного регистрационного номера индивидуального предпринимателя (ОГРНИП) и сведений о документе, удостоверяющем личность физического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">31. </w:t>
       </w:r>
       <w:r>
-        <w:t>о сроках совершения операций, предусмотренных подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, с учетом продолжительности производственного процесса и времени перевозки товаров от участка территории свободной экономической зоны, на котором применяется таможенная процедура свободной таможенной зоны, до места совершения таких операций и обратно</w:t>
+        <w:t>о предлагаемых способах идентификации вывозимых товаров в получаемых товарах при их последующем ввозе на участок территории свободной экономической зоны, на котором применяется таможенная процедура свободной таможенной зоны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">31. </w:t>
       </w:r>
       <w:r>
-        <w:t>о предлагаемых способах идентификации вывозимых товаров в получаемых товарах при их последующем ввозе на участок территории свободной экономической зоны, на котором применяется таможенная процедура свободной таможенной зоны</w:t>
+        <w:t>о нормах расхода вывозимых товаров на единицу получаемых товаров или нормах выхода получаемых товаров. В настоящей статье под нормой расхода вывозимых товаров понимается количество вывозимых товаров, которые будут использованы при совершении операций, предусмотренных подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, для изготовления (получения) единицы получаемых товаров, под нормой выхода получаемых товаров - количество (процентное содержание) получаемых товаров, образовавшееся в результате совершения указанных операций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">31. </w:t>
       </w:r>
       <w:r>
-        <w:t>о нормах расхода вывозимых товаров на единицу получаемых товаров или нормах выхода получаемых товаров. В настоящей статье под нормой расхода вывозимых товаров понимается количество вывозимых товаров, которые будут использованы при совершении операций, предусмотренных подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, для изготовления (получения) единицы получаемых товаров, под нормой выхода получаемых товаров - количество (процентное содержание) получаемых товаров, образовавшееся в результате совершения указанных операций</w:t>
+        <w:t>для юридических лиц - наименования организации, содержащего указание на ее организационно-правовую форму (сокращенного наименования, если такое сокращенное наименование предусмотрено учредительным документом юридического лица), основного государственного регистрационного номера (ОГРН), идентификационного номера налогоплательщика (ИНН) и кода причины постановки на учет в налоговом органе (КПП), присвоенных юридическому лицу в соответствии с законодательством Российской Федерации, адреса юридического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">31. </w:t>
       </w:r>
       <w:r>
+        <w:t>для физических лиц (индивидуальных предпринимателей) - фамилии, имени, отчества (при наличии), места жительства или места пребывания физического лица, идентификационного номера налогоплательщика (ИНН), основного государственного регистрационного номера индивидуального предпринимателя (ОГРНИП) и сведений о документе, удостоверяющем личность физического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>о лице, которому выдано разрешение, с указанием:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>о лице (лицах), которое будет непосредственно совершать операции, предусмотренные подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, за пределами участка территории свободной экономической зоны, на котором применяется таможенная процедура свободной таможенной зоны, с указанием:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>о вывозимых товарах с указанием наименований, классификационных кодов в соответствии с ТН ВЭД ЕАЭС, количества в основных или дополнительных единицах измерения в соответствии с ТН ВЭД ЕАЭС</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>о получаемых товарах с указанием наименований, классификационных кодов в соответствии с ТН ВЭД ЕАЭС, количества в основных или дополнительных единицах измерения в соответствии с ТН ВЭД ЕАЭС</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>о номере декларации (номерах деклараций) на товары, в соответствии с которой (которыми) вывозимые товары были помещены под таможенную процедуру свободной таможенной зоны, и номерах товаров в декларации (декларациях) на товары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>о реквизитах документа бухгалтерского учета (наименование, дата, номер), согласно которому вывозимые товары, изготовленные (полученные) из товаров, помещенных под таможенную процедуру свободной таможенной зоны, отражены в бухгалтерском учете лицом, которое в соответствии с настоящим Федеральным законом имеет право помещать товары под таможенную процедуру свободной таможенной зоны и (или) использовать товары, помещенные под таможенную процедуру свободной таможенной зоны (сведения указываются, если вывозятся товары, изготовленные (полученные) из товаров, помещенных под таможенную процедуру свободной таможенной зоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>об операциях, которые являются составной частью производственного процесса и будут совершаться за пределами участка территории свободной экономической зоны, на котором применяется таможенная процедура свободной таможенной зоны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>о месте (местах) (с указанием адреса) совершения операций, предусмотренных подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>о реквизитах документов, подтверждающих передачу вывозимых товаров лицу (лицам), которое будет непосредственно совершать операции, предусмотренные подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, в отношении вывозимых товаров</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>о сроке ввоза получаемых товаров (или вывозимых товаров, если операции, предусмотренные подпунктом 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, не совершались по объективным причинам) на участок территории свободной экономической зоны, на котором применяется таможенная процедура свободной таможенной зоны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r>
         <w:t>для юридических лиц - наименования организации, содержащего указание на ее организационно-правовую форму (сокращенного наименования, если такое сокращенное наименование предусмотрено учредительным документом юридического лица), основного государственного регистрационного номера (ОГРН), идентификационного номера налогоплательщика (ИНН) и кода причины постановки на учет в налоговом органе (КПП), присвоенных юридическому лицу в соответствии с законодательством Российской Федерации, адреса юридического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">31. </w:t>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>о способах идентификации вывозимых товаров в получаемых товарах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. </w:t>
       </w:r>
       <w:r>
         <w:t>для физических лиц (индивидуальных предпринимателей) - фамилии, имени, отчества (при наличии), места жительства или места пребывания физического лица, идентификационного номера налогоплательщика (ИНН), основного государственного регистрационного номера индивидуального предпринимателя (ОГРНИП) и сведений о документе, удостоверяющем личность физического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">33. </w:t>
       </w:r>
       <w:r>
-        <w:t>о лице, которому выдано разрешение, с указанием:</w:t>
-[...130 lines deleted...]
-      <w:r>
         <w:t>о нормах расхода вывозимых товаров на единицу получаемых товаров или нормах выхода получаемых товаров с учетом использования товаров Евразийского экономического союза</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t>для физических лиц (индивидуальных предпринимателей) - фамилии, имени, отчества (при наличии), места жительства или места пребывания физического лица, идентификационного номера налогоплательщика (ИНН), основного государственного регистрационного номера индивидуального предпринимателя (ОГРНИП) и сведений о документе, удостоверяющем личность физического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">33. </w:t>
       </w:r>
       <w:r>
         <w:t>для юридических лиц - наименования организации, содержащего указание на ее организационно-правовую форму (сокращенного наименования, если такое сокращенное наименование предусмотрено учредительным документом юридического лица), основного государственного регистрационного номера (ОГРН), идентификационного номера налогоплательщика (ИНН) и кода причины постановки на учет в налоговом органе (КПП), присвоенных юридическому лицу в соответствии с законодательством Российской Федерации, адреса юридического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">33. </w:t>
       </w:r>
       <w:r>
         <w:t>для физических лиц (индивидуальных предпринимателей) - фамилии, имени, отчества (при наличии), места жительства или места пребывания физического лица, идентификационного номера налогоплательщика (ИНН), основного государственного регистрационного номера индивидуального предпринимателя (ОГРНИП) и сведений о документе, удостоверяющем личность физического лица</w:t>
       </w:r>
     </w:p>
     <w:p>